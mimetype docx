--- v0 (2026-02-04)
+++ v1 (2026-04-30)
@@ -44,51 +44,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E3E623A" w14:textId="500C60BA" w:rsidR="007D106B" w:rsidRDefault="00414A53" w:rsidP="007D106B">
       <w:pPr>
         <w:pStyle w:val="Descriptor"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D2EDF37" wp14:editId="6A3616C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-540385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>86</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7559675" cy="7991475"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Rectangle 15">
+                <wp:docPr id="15" name="Rectangle 15" descr="P1#y1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7559675" cy="7991475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
@@ -99,64 +99,64 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict>
               <v:rect id="Rectangle 15" style="position:absolute;margin-left:-42.55pt;margin-top:0;width:595.25pt;height:629.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#002664 [3204]" stroked="f" strokeweight="1pt" w14:anchorId="221C6E34" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD8eX5cQIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XjaJCCkRGxSBqCoh&#10;QIWKZ+O1WUtejzt2skm/vmPvJRRQK1XNg+Px3M+embPzXWPZVmEw4Eo+PZpwppyEyrjnkn9/uPr0&#10;mbMQhauEBadKvleBn68+fjhr/VLNoAZbKWQUxIVl60tex+iXRRFkrRoRjsArR0oN2IhIIj4XFYqW&#10;oje2mE0mJ0ULWHkEqUKg18tOyVc5vtZKxlutg4rMlpxqi/nEfD6ls1idieUzCl8b2Zch/qGKRhhH&#10;ScdQlyIKtkHzJlRjJEIAHY8kNAVobaTKPVA308mrbu5r4VXuhcAJfoQp/L+w8mZ77++QYGh9WAa6&#10;pi52Gpv0T/WxXQZrP4KldpFJelzM56cnizlnknSL09PpMQkUpzi4ewzxi4KGpUvJkb5GBklsr0Ps&#10;TAeTlC2ANdWVsTYLiQHqwiLbCvp2Qkrl4rRP8JuldcneQfLsgqaX4tBPvsW9VcnOum9KM1NRB7Nc&#10;TKba20S5hlpUqss/n9BvyD6UlpvNAZO1pvxj7OmfYndV9vbJVWWmjs6TvzuPHjkzuDg6N8YBvhfA&#10;jvDpzn4AqYMmofQE1f4OGUI3J8HLK0Of7lqEeCeQBoNGiIY93tKhLbQlh/7GWQ348733ZE98JS1n&#10;LQ1aycOPjUDFmf3qiMlEnOM0mVk4ni9mJOBLzdNLjds0F0B8mNJa8TJfk320w1UjNI+0E9YpK6mE&#10;k5S75DLiIFzEbgHQVpFqvc5mNI1exGt372UKnlBN1HzYPQr0PX8jUf8GhqEUy1c07myTp4P1JoI2&#10;meMHXHu8aZIzcfqtk1bFSzlbHXbj6hcAAAD//wMAUEsDBBQABgAIAAAAIQAERbT04QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWictgSiNU1WVekEIiUAPvbnJEgfidRS7&#10;aeDr2Z7KbUczmn2TryfbiREH3zpSEM8jEEiVq1tqFHy872YpCB801bpzhAp+0MO6uL3JdVa7M73h&#10;WIZGcAn5TCswIfSZlL4yaLWfux6JvU83WB1YDo2sB33mctvJRRQ9Sqtb4g9G97g1WH2XJ6vg+etp&#10;WZpxM/4uX3Fv3P7lsNt6pe7vps0KRMApXMNwwWd0KJjp6E5Ue9EpmKVJzFEFvOhix1HyAOLI1yJJ&#10;E5BFLv9PKP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA/Hl+XECAABjBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABEW09OEAAAAKAQAADwAA&#10;AAAAAAAAAAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;">
                 <w10:wrap anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004A7BD4">
         <w:t>The Cabinet Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4B4D99" w14:textId="17403280" w:rsidR="000A739E" w:rsidRPr="00640D34" w:rsidRDefault="00F14847" w:rsidP="00640D34">
+    <w:p w14:paraId="3A4B4D99" w14:textId="17403280" w:rsidR="000A739E" w:rsidRPr="00640D34" w:rsidRDefault="002C6002" w:rsidP="00640D34">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="-1665233913"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="0AED94AE99F741AE90B786513E5AA8E2"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="007C4510">
             <w:t xml:space="preserve">Investing in </w:t>
           </w:r>
           <w:r w:rsidR="00A240A2">
             <w:t>Women Grants</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009A49C9">
@@ -264,51 +264,51 @@
       </w:r>
       <w:r w:rsidR="006902D8">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E54D04">
         <w:t xml:space="preserve"> guidelines for the </w:t>
       </w:r>
       <w:r w:rsidR="007C4510">
         <w:t xml:space="preserve">Investing in </w:t>
       </w:r>
       <w:r w:rsidR="00764243">
         <w:t xml:space="preserve">Women </w:t>
       </w:r>
       <w:r w:rsidR="00E54D04">
         <w:t>grants</w:t>
       </w:r>
       <w:r w:rsidR="00AE148D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECBD337" w14:textId="77777777" w:rsidR="001C43B2" w:rsidRDefault="001C43B2" w:rsidP="00B95746">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C72D825" w14:textId="278C4FD4" w:rsidR="00DA714E" w:rsidRDefault="00F14847" w:rsidP="00DA714E">
+    <w:p w14:paraId="6C72D825" w14:textId="278C4FD4" w:rsidR="00DA714E" w:rsidRDefault="002C6002" w:rsidP="00DA714E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="1990745020"/>
           <w:placeholder>
             <w:docPart w:val="FB47EE4DAFB442A2BF9B25A51E2418E9"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="007C4510">
             <w:t>Investing in Women Grants</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="447618BF" w14:textId="77EA7BB8" w:rsidR="00E24D78" w:rsidRDefault="00E24D78" w:rsidP="00E24D78">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -439,50 +439,51 @@
           <w:tcPr>
             <w:tcW w:w="10050" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8CE0FF" w:themeFill="accent3"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FF3B37A" w14:textId="4C415AB3" w:rsidR="00E54D04" w:rsidRPr="00E54D04" w:rsidRDefault="00E54D04" w:rsidP="00E54D04">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54D04">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Grant </w:t>
             </w:r>
             <w:r w:rsidR="00F87EFE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Round</w:t>
             </w:r>
             <w:r w:rsidR="00F87EFE" w:rsidRPr="00E54D04">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E54D04">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -909,69 +910,64 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F1EBD" w:rsidRPr="00E54D04" w14:paraId="339B8BAD" w14:textId="77777777" w:rsidTr="26663067">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="731BE622" w14:textId="0A7DFCC4" w:rsidR="000F1EBD" w:rsidRPr="00E54D04" w:rsidRDefault="000F1EBD" w:rsidP="000F1EBD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA7E23">
-              <w:t xml:space="preserve">Anticipated date for Funding Deed execution (with successful </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Anticipated date for Funding Deed execution (with successful applicants</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EA7E23">
-              <w:t>applicants</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EA7E23">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="146CFD" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1058A416" w14:textId="748DF218" w:rsidR="000F1EBD" w:rsidRPr="00E54D04" w:rsidRDefault="002A7B61" w:rsidP="000F1EBD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>June</w:t>
             </w:r>
             <w:r w:rsidR="000F1EBD">
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
@@ -1487,5794 +1483,5795 @@
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:id w:val="-69656224"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="0671DC58" w14:textId="77777777" w:rsidR="00474864" w:rsidRDefault="00474864" w:rsidP="00474864">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="342A6D14" w14:textId="756706D9" w:rsidR="009B40E2" w:rsidRDefault="003E7B8D">
+        <w:p w14:paraId="786B6D50" w14:textId="2FFF0115" w:rsidR="008B5890" w:rsidRDefault="003E7B8D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc219974725" w:history="1">
-            <w:r w:rsidR="009B40E2" w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355816" w:history="1">
+            <w:r w:rsidR="008B5890" w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="009B40E2">
+            <w:r w:rsidR="008B5890">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B40E2" w:rsidRPr="00D1722C">
+            <w:r w:rsidR="008B5890" w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Overview of the grants</w:t>
             </w:r>
-            <w:r w:rsidR="009B40E2">
+            <w:r w:rsidR="008B5890">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B40E2">
+            <w:r w:rsidR="008B5890">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009B40E2">
-[...12 lines deleted...]
-            <w:r w:rsidR="009B40E2">
+            <w:r w:rsidR="008B5890">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355816 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008B5890">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008B5890">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009B40E2">
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="009B40E2">
+            <w:r w:rsidR="008B5890">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AA7703B" w14:textId="73ACF1C1" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="4C4D80FC" w14:textId="17334117" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974726" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355817" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Key factors for successful projects</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974726 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355817 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64896AB6" w14:textId="01CFCD14" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="545A252D" w14:textId="6489629E" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974727" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355818" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974727 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355818 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06CFBBCF" w14:textId="0AADAD86" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="21512330" w14:textId="5EB3F1CC" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974728" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355819" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Economic opportunity and advancement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974728 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355819 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A64B90E" w14:textId="03BB3672" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="40BFBB3C" w14:textId="6FCC0B69" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974729" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355820" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Health and wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974729 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355820 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="351C4B84" w14:textId="5004C511" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="167EBBA0" w14:textId="58309DCD" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974730" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355821" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participation and empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974730 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355821 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1989E358" w14:textId="0FB68693" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="16F09FE7" w14:textId="3B05A2B0" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974731" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355822" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light"/>
                 <w:noProof/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Intended outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974731 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355822 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59E35905" w14:textId="2E5DA028" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="28330BEE" w14:textId="29EEFF12" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974732" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355823" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Economic opportunity and advancement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974732 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355823 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01DAFB8C" w14:textId="1F3F58E2" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="495D66FA" w14:textId="594DE924" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974733" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355824" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Health and wellbeing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974733 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355824 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48F0DE75" w14:textId="59D77DF8" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1F446388" w14:textId="214973A1" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974734" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355825" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Participation and empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974734 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355825 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B931BFA" w14:textId="50D435A1" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1DAB22AA" w14:textId="1C595AA8" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974735" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355826" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Focus communities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974735 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355826 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35A51EC3" w14:textId="21A21458" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="495D8775" w14:textId="7B73A094" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974736" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355827" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grant value</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974736 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355827 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A99E99F" w14:textId="4BD4E8B4" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="24227A15" w14:textId="59D23D60" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974737" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355828" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Project start and end dates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974737 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355828 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DA436E1" w14:textId="311851B7" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="59B244A7" w14:textId="408E3DF4" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974738" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355829" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Multi-year funding option</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974738 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355829 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FDA1F78" w14:textId="5DBED39A" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="2700B062" w14:textId="05D0BB04" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974739" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355830" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Eligibility requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974739 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355830 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DF60E3E" w14:textId="3AA6BF27" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="607B60CA" w14:textId="1A10962F" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974740" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355831" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who is eligible to apply</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974740 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355831 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="538D3D95" w14:textId="5D69DF78" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="783D0045" w14:textId="02A4181A" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974741" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355832" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Requirements for Not for Profits:</w:t>
+              <w:t>Not-for-profit organisations:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974741 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355832 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C806DE5" w14:textId="6F4F825A" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="57403D91" w14:textId="05F78F31" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974742" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355833" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Requirements for social enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974742 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355833 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1604D232" w14:textId="75280F22" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="5686D019" w14:textId="0E334FA5" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974743" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355834" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Requirements for majority women-owned and managed NSW small businesses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974743 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355834 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52008022" w14:textId="5C8469AE" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0CEA228E" w14:textId="7D09CB5A" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974744" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355835" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ineligible Applicants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974744 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355835 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78408C7D" w14:textId="7D775BE6" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0D3C6267" w14:textId="3E80BB68" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974745" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355836" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>NSW National Redress Scheme sanctions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974745 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355836 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F5A8614" w14:textId="0AD28ADA" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="6097C176" w14:textId="4DA4DBFD" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974746" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355837" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Eligible and ineligible uses of funding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974746 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355837 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2ED6920C" w14:textId="1EAE96AA" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="38E5C6FA" w14:textId="152FF27F" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974747" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355838" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Items eligible for grant expenditure:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974747 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355838 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78AD9599" w14:textId="0968437B" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="620F2901" w14:textId="42B37E96" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974748" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355839" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Items not eligible for grant expenditure:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974748 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355839 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3650F41C" w14:textId="6CF01501" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="7AA4F070" w14:textId="18EB111B" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974749" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355840" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Assessment and prioritisation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974749 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355840 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AB1B4CE" w14:textId="5497A28B" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="24A8FA2A" w14:textId="3BE8CD0C" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974750" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355841" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Assessment criteria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974750 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355841 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E722C7B" w14:textId="342AE1E3" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0191F24E" w14:textId="7923EE13" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974751" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355842" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional assessment criteria for multi-year project proposals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974751 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355842 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D216F3C" w14:textId="6A318FA8" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="57095408" w14:textId="7E84A11B" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974752" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355843" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Prioritisation of projects</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974752 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355843 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76B510B5" w14:textId="47F3D3F0" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1BE98B81" w14:textId="57930F02" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974753" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355844" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Evidence requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974753 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355844 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B4EEDA3" w14:textId="2AA56398" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="69999593" w14:textId="6AC62270" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974754" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355845" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Expression of Interest and Application process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974754 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355845 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DFF3FAF" w14:textId="311AE8AE" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="440C0DB5" w14:textId="576A63E4" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974755" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355846" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to apply</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974755 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355846 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="043B02A1" w14:textId="3E2E7A6B" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1D76A269" w14:textId="046E12E3" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974756" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355847" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stage One - Expression of Interest Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974756 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355847 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66E09D19" w14:textId="66EFF9B8" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="6B415ED3" w14:textId="1531F5ED" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974757" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355848" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stage Two – Full Grant Application (shortlisted applicants only)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974757 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355848 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51F7B447" w14:textId="3EAA7666" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="45DFA5D6" w14:textId="752D4E19" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974758" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355849" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Support for Applicants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974758 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355849 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26CBECB9" w14:textId="39599800" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="2FE9CCD9" w14:textId="0EE96323" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974759" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355850" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974759 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355850 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78454261" w14:textId="6B6A791A" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="37646CF6" w14:textId="7DDA4BF0" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974760" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355851" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974760 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355851 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="141086E4" w14:textId="2AC1E93A" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="22B4E1D3" w14:textId="3116B7B2" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974761" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355852" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SmartyGrants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974761 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355852 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="591391D9" w14:textId="33B5F27E" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="104827EF" w14:textId="30059B64" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974762" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355853" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Assessment process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974762 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355853 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5ECF1470" w14:textId="2828BBBE" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="3B30ABDB" w14:textId="0E4EC7E6" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974763" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355854" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Assessment of grant applications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974763 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355854 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="494FE806" w14:textId="36DFF591" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="553DB498" w14:textId="587A8C89" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974764" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355855" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stage One – Expression of Interest Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974764 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355855 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19851822" w14:textId="4FC2CD3F" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="3B46025C" w14:textId="51BF8A03" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974765" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355856" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stage Two – Full Grant Application Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974765 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355856 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21FB7DAF" w14:textId="282A29FB" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="07D566C8" w14:textId="79FC4AD1" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974766" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355857" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stage Three – Assessment Panel recommendations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974766 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355857 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4811784B" w14:textId="3991ADAE" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="20D4B497" w14:textId="4A3893F7" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974767" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355858" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Notification of application outcome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974767 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355858 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6140A74A" w14:textId="1360A80D" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1B20C599" w14:textId="1A794CCB" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974768" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355859" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Feedback on applications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974768 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355859 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="085EBE1E" w14:textId="093B5214" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="53492FA9" w14:textId="6AEBC8CA" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974769" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355860" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Publication of grants information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974769 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355860 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35B03E85" w14:textId="7F0FC38D" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="39B63F43" w14:textId="22F5AFD9" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974770" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355861" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Successful grant applications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974770 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355861 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="455B41F1" w14:textId="6B447965" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1FA5B127" w14:textId="16D2A8AB" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974771" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355862" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Project evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974771 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355862 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58FD9B48" w14:textId="2A1C10F3" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="3289E768" w14:textId="722BCA1D" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974772" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355863" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Variations to the approved funding activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974772 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355863 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="143B061B" w14:textId="0091DAFC" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="6F7F4A22" w14:textId="2F749427" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974773" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355864" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Unspent funds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974773 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355864 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3765F155" w14:textId="3FE503F7" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="014BF3E4" w14:textId="765AE48B" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974774" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355865" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Advertising and promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974774 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355865 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CE81435" w14:textId="5F398985" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="59D816EB" w14:textId="1E335D04" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974775" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355866" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Reporting and acquittal requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974775 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355866 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E5C1649" w14:textId="492B0722" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="51F40BD7" w14:textId="71C50987" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974776" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355867" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Insurance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974776 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355867 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DCFD0FA" w14:textId="0C0540A1" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1A770D93" w14:textId="67FE9A26" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974777" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355868" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional information and resources</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974777 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355868 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6890D438" w14:textId="0035318B" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="64508B67" w14:textId="3BE55203" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974778" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355869" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Disclaimer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974778 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355869 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="172A5A8A" w14:textId="6E26E875" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0100E7CE" w14:textId="68F8F03F" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974779" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355870" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Complaint handling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974779 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355870 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EE00CB7" w14:textId="4737F809" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="1AC98734" w14:textId="07F00B94" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974780" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355871" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Access to information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974780 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355871 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0454A53F" w14:textId="4E4B7490" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="4054A6AA" w14:textId="4EA54657" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974781" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355872" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Conflict of interest management</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974781 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355872 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E54106B" w14:textId="4B18A75E" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0A8AA5C2" w14:textId="48B4FF14" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974782" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355873" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Confidentiality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974782 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355873 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A06AAFE" w14:textId="374F3FBF" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0405C51E" w14:textId="42174197" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974783" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355874" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D1722C">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974783 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355874 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CDAAF1C" w14:textId="0DEF703E" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="6C67C7DE" w14:textId="4BE6DC7F" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974784" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355875" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix A – Investing in Women Project Logic template</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974784 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355875 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C7CA108" w14:textId="7B591415" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="646B83C9" w14:textId="5E0C9F4B" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974785" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355876" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix B - Sources of evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974785 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355876 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="343AA445" w14:textId="5FF78E35" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="0BABA4D8" w14:textId="5177C4CD" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974786" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355877" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix C - Project Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974786 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355877 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48BCC847" w14:textId="1A8F5DE1" w:rsidR="009B40E2" w:rsidRDefault="009B40E2">
+        <w:p w14:paraId="52DF9862" w14:textId="1021FF11" w:rsidR="008B5890" w:rsidRDefault="008B5890">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219974787" w:history="1">
-            <w:r w:rsidRPr="00D1722C">
+          <w:hyperlink w:anchor="_Toc223355878" w:history="1">
+            <w:r w:rsidRPr="000B3A25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix D – NSW Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219974787 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc223355878 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000D693F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DAA6D26" w14:textId="0D5C2423" w:rsidR="00474864" w:rsidRDefault="003E7B8D" w:rsidP="00474864">
+        <w:p w14:paraId="3DAA6D26" w14:textId="66E5BDFE" w:rsidR="00474864" w:rsidRDefault="003E7B8D" w:rsidP="00474864">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="002664" w:themeColor="accent1"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4E2A0DB7" w14:textId="77777777" w:rsidR="00345BF7" w:rsidRDefault="00345BF7" w:rsidP="000A5A67">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5D0730" w14:textId="77777777" w:rsidR="00281903" w:rsidRPr="00281903" w:rsidRDefault="00281903" w:rsidP="00281903">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00281903" w:rsidRPr="00281903" w:rsidSect="00773685">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="397" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E990E3" w14:textId="6118A4C8" w:rsidR="006667FD" w:rsidRDefault="004374D6" w:rsidP="00A1373B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc219974725"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc223355816"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Overview of </w:t>
       </w:r>
       <w:r w:rsidR="005442A6">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>grants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5856CE" w14:textId="2ABEFC96" w:rsidR="006F5998" w:rsidRDefault="006F5998" w:rsidP="006F5998">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc156918578"/>
       <w:bookmarkStart w:id="3" w:name="_Toc178675332"/>
@@ -7399,160 +7396,144 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6757">
         <w:t xml:space="preserve">A shortlist of organisations </w:t>
       </w:r>
       <w:r w:rsidR="00837533">
         <w:t>with projects</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6757">
         <w:t xml:space="preserve"> that most closely match the priorities of the</w:t>
       </w:r>
       <w:r w:rsidR="00837533">
         <w:t xml:space="preserve"> Investing in</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6757">
         <w:t xml:space="preserve"> Women</w:t>
       </w:r>
       <w:r w:rsidR="00837533">
         <w:t xml:space="preserve"> Program</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6757">
-        <w:t xml:space="preserve"> will then be invited to complete the more detailed full grant application form through </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> will then be invited to complete the more detailed full grant application form through SmartyGrants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAB8521" w14:textId="4979AC3B" w:rsidR="006F5998" w:rsidRPr="00F72096" w:rsidRDefault="006F5998" w:rsidP="006F5998">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F72096">
         <w:t>Women NSW encourages applicants to read all the details in these guidelines before applying</w:t>
       </w:r>
       <w:r w:rsidR="00A2375B">
         <w:t xml:space="preserve"> and refer to the FAQs</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72096">
         <w:t>. Women NSW ha</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72096">
         <w:t xml:space="preserve"> a responsibility to make sure </w:t>
       </w:r>
       <w:r>
         <w:t>projec</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72096">
-        <w:t xml:space="preserve">ts provide value for money. It is important you </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> demonstrate how your proposed project provides outcomes and how the grant will deliver value for money.</w:t>
+        <w:t>ts provide value for money. It is important you are able to demonstrate how your proposed project provides outcomes and how the grant will deliver value for money.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BFA9D0" w14:textId="11019AEB" w:rsidR="000A5EDB" w:rsidRPr="00F72096" w:rsidRDefault="000A5EDB" w:rsidP="006F5998">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The Minister for Women has approved these guidelines and</w:t>
       </w:r>
       <w:r w:rsidR="00005C3A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00320B85">
         <w:t>the launch of this grant program. F</w:t>
       </w:r>
       <w:r w:rsidR="00005C3A">
         <w:t xml:space="preserve">inal decisions will be made by the </w:t>
       </w:r>
       <w:r w:rsidR="00005C3A" w:rsidRPr="00005C3A">
         <w:t>Deputy Secretary, Social Policy and Intergovernmental Relations</w:t>
       </w:r>
       <w:r w:rsidR="00005C3A">
         <w:t xml:space="preserve"> (The Cabinet Office) as the Minister’s delegate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33563B35" w14:textId="4D6D1227" w:rsidR="001E6DFB" w:rsidRDefault="00615AC0" w:rsidP="00717D1B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc219974726"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc223355817"/>
       <w:r>
         <w:t>Key</w:t>
       </w:r>
       <w:r w:rsidR="00BA167E">
         <w:t xml:space="preserve"> factors</w:t>
       </w:r>
       <w:r w:rsidR="00C90B21">
         <w:t xml:space="preserve"> for successful projects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="748D3D47" w14:textId="1BF54D58" w:rsidR="00C90B21" w:rsidRDefault="00B2252B" w:rsidP="00C90B21">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five </w:t>
       </w:r>
       <w:r w:rsidR="006A5141">
         <w:t>key factors for s</w:t>
       </w:r>
       <w:r w:rsidR="005C2346">
         <w:t xml:space="preserve">uccessful projects </w:t>
       </w:r>
       <w:r w:rsidR="006A5141">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="005C2346">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15332C70" w14:textId="43C9EC49" w:rsidR="00824163" w:rsidRPr="00C90B21" w:rsidRDefault="001C5D14">
+    <w:p w14:paraId="15332C70" w14:textId="43C9EC49" w:rsidR="00824163" w:rsidRPr="00C90B21" w:rsidRDefault="001C5D14" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The likely </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6E93">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>benefits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the project </w:t>
       </w:r>
       <w:r w:rsidR="009A77E8">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00965F4D">
         <w:t xml:space="preserve">obvious, </w:t>
       </w:r>
       <w:r w:rsidR="00F939BB">
         <w:t>valuable to the focus community</w:t>
       </w:r>
       <w:r w:rsidR="00821CA8">
         <w:t xml:space="preserve"> and </w:t>
@@ -7564,552 +7545,545 @@
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
       <w:r w:rsidR="00EF6ADB" w:rsidRPr="005A6E93">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003B7784" w:rsidRPr="005A6E93">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005E0471" w:rsidRPr="005A6E93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005E0471">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49AED1" w14:textId="4CD1E5C4" w:rsidR="005E0471" w:rsidRPr="00C54A9E" w:rsidRDefault="004828AB" w:rsidP="005E0471">
+    <w:p w14:paraId="5E49AED1" w14:textId="4CD1E5C4" w:rsidR="005E0471" w:rsidRPr="00C54A9E" w:rsidRDefault="004828AB" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The project </w:t>
       </w:r>
       <w:r w:rsidR="00DA1761">
         <w:t>will deliver c</w:t>
       </w:r>
       <w:r w:rsidR="005E0471">
         <w:t xml:space="preserve">lear outcomes that align with </w:t>
       </w:r>
       <w:r w:rsidR="005E0471" w:rsidRPr="00773794">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pillars 2 or 3</w:t>
       </w:r>
       <w:r w:rsidR="005E0471" w:rsidRPr="00806B0A">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006B7C41" w:rsidRPr="00806B0A">
         <w:t xml:space="preserve">see </w:t>
       </w:r>
       <w:r w:rsidR="006B7C41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="005E0471" w:rsidRPr="00806B0A">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F672313" w14:textId="2B68671F" w:rsidR="005E0471" w:rsidRPr="00C54A9E" w:rsidRDefault="00466C01" w:rsidP="005E0471">
+    <w:p w14:paraId="2F672313" w14:textId="2B68671F" w:rsidR="005E0471" w:rsidRPr="00C54A9E" w:rsidRDefault="00466C01" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6E93">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005E0471">
         <w:t xml:space="preserve">he project </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">will </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">be </w:t>
+        <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6E93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>located</w:t>
       </w:r>
       <w:r w:rsidR="005E0471">
-        <w:t xml:space="preserve"> in</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> an area corresponding to the greatest need for the focus community (see </w:t>
+        <w:t xml:space="preserve"> in an area corresponding to the greatest need for the focus community (see </w:t>
       </w:r>
       <w:r w:rsidR="006B7C41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="005E0471">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B3C4E5" w14:textId="0994CCC7" w:rsidR="005E0471" w:rsidRDefault="005E0471" w:rsidP="005A6E93">
+    <w:p w14:paraId="38B3C4E5" w14:textId="0994CCC7" w:rsidR="005E0471" w:rsidRDefault="005E0471" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A clear connection to, involvement with and outcome for one of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00773794">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>focus communities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00806B0A">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F44664" w:rsidRPr="00806B0A">
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidR="00F44664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00F44664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00806B0A">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B15AE1E" w14:textId="1DCE4C46" w:rsidR="00B2252B" w:rsidRPr="00C54A9E" w:rsidRDefault="00B2252B" w:rsidP="005A6E93">
+    <w:p w14:paraId="3B15AE1E" w14:textId="1DCE4C46" w:rsidR="00B2252B" w:rsidRPr="00C54A9E" w:rsidRDefault="00B2252B" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Evidence for the need for the project</w:t>
       </w:r>
       <w:r w:rsidR="00AE3B35">
         <w:t xml:space="preserve"> and the expertise </w:t>
       </w:r>
       <w:r w:rsidR="003C0670">
         <w:t xml:space="preserve">of the applicant organisation </w:t>
       </w:r>
       <w:r w:rsidR="00FE7AAF">
         <w:t>to del</w:t>
       </w:r>
       <w:r w:rsidR="00326EB3">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00FE7AAF">
         <w:t>ver</w:t>
       </w:r>
       <w:r w:rsidR="00326EB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E55FFC">
         <w:t xml:space="preserve">the project </w:t>
       </w:r>
       <w:r w:rsidR="00326EB3">
         <w:t xml:space="preserve">is clearly demonstrated (see </w:t>
       </w:r>
       <w:r w:rsidR="00326EB3" w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r w:rsidR="00326EB3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D13631" w14:textId="0E4CCCB7" w:rsidR="006F5998" w:rsidRDefault="00717D1B" w:rsidP="00717D1B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc219974727"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc223355818"/>
       <w:r>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="50D66E40" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="007413F2" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007413F2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of the Investing in Women Funding Program is to fund innovative projects that focus on the three pillars that align with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B80345">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NSW Women’s Strategy (2023 – 2026)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B80345">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D507553" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00E3754C" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc156918579"/>
       <w:bookmarkStart w:id="7" w:name="_Toc159312860"/>
       <w:bookmarkStart w:id="8" w:name="_Toc204682620"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc219974728"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc223355819"/>
       <w:r w:rsidRPr="00E3754C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Economic opportunity and advancement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="22B1D675" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="008F63B2" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="008F63B2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Projects should contribute to improving women’s economic opportunities and advancement and support diverse and flexible employment opportunities for women and girls in NSW. For example, projects that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7D1029" w14:textId="7A94D8B2" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="1B7D1029" w14:textId="7A94D8B2" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase women’s opportunities in the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E1BD94" w14:textId="3B4A1907" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="27E1BD94" w14:textId="3B4A1907" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Focus on transitions between careers and life stages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A329196" w14:textId="24AEFED5" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="1A329196" w14:textId="24AEFED5" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Provide pathways into work, careers, and leadership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2107F186" w14:textId="6872EA53" w:rsidR="00E3754C" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="2107F186" w14:textId="6872EA53" w:rsidR="00E3754C" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Support financial security, capability, and wellbeing throughout life stages, including retirement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C966D7" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="006724DB" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc156918580"/>
       <w:bookmarkStart w:id="11" w:name="_Toc159312861"/>
       <w:bookmarkStart w:id="12" w:name="_Toc204682621"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc219974729"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc223355820"/>
       <w:r w:rsidRPr="003E6EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Health and wellbeing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="717B12AE" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="008F63B2" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="008F63B2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Projects should contribute to promoting and supporting a holistic approach to women’s health and wellbeing. For example, projects that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19888F7B" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="19888F7B" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Promote safe relationships, safe communities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F51550" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="26F51550" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Promote understanding and awareness of women’s and girls’ health needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233F574F" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="233F574F" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Provide services and support for women’s and girls’ physical and mental health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500542D9" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="500542D9" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00AA5EE2" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Secure housing, preventing homelessness</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E24DCE" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00BB4B90" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc156918581"/>
       <w:bookmarkStart w:id="15" w:name="_Toc159312862"/>
       <w:bookmarkStart w:id="16" w:name="_Toc204682622"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc219974730"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc223355821"/>
       <w:r w:rsidRPr="0049470B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Participation and empowerment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="28CFC2E9" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="008F63B2" w:rsidRDefault="00E3754C" w:rsidP="00E3754C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="008F63B2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Projects should contribute to supporting women’s engagement through social networks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="008F63B2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> access to information. For example, projects that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45752DD9" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="45752DD9" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Challenge gendered norms, roles, and expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6CC96E" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="3B6CC96E" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Create leaders in community and work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57785481" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="57785481" w14:textId="77777777" w:rsidR="00E3754C" w:rsidRPr="00306DEB" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Uplift focus communities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61032605" w14:textId="5EB4D119" w:rsidR="00E3754C" w:rsidRPr="00E3754C" w:rsidRDefault="00E3754C" w:rsidP="00B4579A">
+    <w:p w14:paraId="61032605" w14:textId="5EB4D119" w:rsidR="00E3754C" w:rsidRPr="00E3754C" w:rsidRDefault="00E3754C" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Rebuild connections and engage with community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54631436" w14:textId="77777777" w:rsidR="00961AA1" w:rsidRDefault="00961AA1" w:rsidP="00961AA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc219974731"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc223355822"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Intended outcomes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="1CDD9946" w14:textId="6BF0E157" w:rsidR="00994B57" w:rsidRDefault="00E53B6C" w:rsidP="00A3217B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53B6C">
         <w:t xml:space="preserve">Investing </w:t>
       </w:r>
       <w:r>
         <w:t>in Women grants aim to achieve the following outcomes</w:t>
       </w:r>
       <w:r w:rsidR="005A6E93">
         <w:t>,</w:t>
@@ -8139,837 +8113,839 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the three pillars that align with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="005A6E93" w:rsidRPr="00B80345">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NSW Women’s Strategy (2023 – 2026)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE3FE7D" w14:textId="77777777" w:rsidR="00E53B6C" w:rsidRDefault="00E53B6C" w:rsidP="00E53B6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc219974732"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc223355823"/>
       <w:r w:rsidRPr="00E3754C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Economic opportunity and advancement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="56DCD30B" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="56DCD30B" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in women’s labour force participation in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70994029" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="70994029" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in gender equality for taking leave to care for others in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423F45B4" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="423F45B4" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Decrease in gender segregation in the NSW workforce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1061D7F2" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="1061D7F2" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Decrease in the gender pay gap in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A61251" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="14A61251" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in women’s personal financial wellbeing in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42197821" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="42197821" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t xml:space="preserve">Increased skills to enter the workforce </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6622677F" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="6622677F" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t xml:space="preserve">Improved levels of work readiness and confidence </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E9675A" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="50E9675A" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Reduced financial stress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252EB6F9" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="00B4579A">
+    <w:p w14:paraId="252EB6F9" w14:textId="77777777" w:rsidR="00AD111A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00AD111A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in number of women-owned/led businesses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101BFA60" w14:textId="77777777" w:rsidR="00E53B6C" w:rsidRDefault="00E53B6C" w:rsidP="00E53B6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc219974733"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc223355824"/>
       <w:r w:rsidRPr="003E6EBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Health and wellbeing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="11AACFCB" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="00B4579A">
+    <w:p w14:paraId="11AACFCB" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t xml:space="preserve">Improved mental health and wellbeing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F25D16" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="00B4579A">
+    <w:p w14:paraId="60F25D16" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Improved physical health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE9F3A0" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="00B4579A">
+    <w:p w14:paraId="4CE9F3A0" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Improved access to health services and information for [diverse] women</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46342AC6" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="00B4579A">
+    <w:p w14:paraId="46342AC6" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in actual and perceived safety for women in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CC1D" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="00B4579A">
+    <w:p w14:paraId="5A59CC1D" w14:textId="77777777" w:rsidR="00C768A6" w:rsidRPr="00AA5EE2" w:rsidRDefault="00C768A6" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in women’s life satisfaction in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B0AA9D" w14:textId="3F009B9F" w:rsidR="00C768A6" w:rsidRPr="007413F2" w:rsidRDefault="00C768A6" w:rsidP="00B4579A">
+    <w:p w14:paraId="17B0AA9D" w14:textId="3F009B9F" w:rsidR="00C768A6" w:rsidRPr="007413F2" w:rsidRDefault="00C768A6" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in safe and stable housing for women in NSW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D4BA0E" w14:textId="014FFB38" w:rsidR="00E53B6C" w:rsidRDefault="00E53B6C" w:rsidP="00E53B6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc219974734"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223355825"/>
       <w:r w:rsidRPr="0049470B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Participation and empowerment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="3F090005" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="3F090005" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Decrease in gender segregation in NSW education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57528D24" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="57528D24" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in completion of education and training by girls and women in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FD894E" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="14FD894E" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase of [diverse] women in senior leadership in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D89260A" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="5D89260A" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increase in women’s social connectedness in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71852A04" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="71852A04" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increased participation by women in sport in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA9DA3C" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="1CA9DA3C" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increased participation by women in creative industries in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B25F029" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="3B25F029" w14:textId="77777777" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increased volunteering by women in NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E47F7C2" w14:textId="7C67441C" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="00B4579A">
+    <w:p w14:paraId="6E47F7C2" w14:textId="7C67441C" w:rsidR="00B10D7A" w:rsidRPr="00AA5EE2" w:rsidRDefault="00B10D7A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5EE2">
         <w:t>Increased consultation and co-design with diverse women in NSW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39170FF6" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc219974735"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc223355826"/>
       <w:bookmarkStart w:id="23" w:name="_Toc156918582"/>
       <w:bookmarkStart w:id="24" w:name="_Toc159312863"/>
       <w:bookmarkStart w:id="25" w:name="_Toc204682623"/>
       <w:bookmarkStart w:id="26" w:name="_Toc178675333"/>
       <w:r w:rsidRPr="00C323C5">
         <w:t>Focus communities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="44CC17DA" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00294D98">
         <w:t xml:space="preserve">Projects must involve </w:t>
       </w:r>
       <w:r w:rsidRPr="00294D98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>high-quality activity, engagement, and participation</w:t>
       </w:r>
       <w:r w:rsidRPr="00294D98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C323C5">
         <w:t xml:space="preserve">designed with and for one of the focus communities in the NSW </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00C323C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Women’s Strategy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C323C5">
         <w:t xml:space="preserve"> 2023-2026</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BBD013" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+    <w:p w14:paraId="64BBD013" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007B498D">
+        <w:t>Aboriginal and Torres Strait Islander women and girls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142A467E" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007B498D">
+        <w:t>carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEFE3B" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>Aboriginal and Torres Strait Islander women and girls</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="142A467E" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>girls and young women living in, or who have lived in, out-of-home care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CBE896" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>carers</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEFE3B" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>lesbian, gay, bisexual, trans, intersex, queer and/or asexual (LGBTIQA+) women and girls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA6A373" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>girls and young women living in, or who have lived in, out-of-home care</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69CBE896" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>older women</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D94E43" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>lesbian, gay, bisexual, trans, intersex, queer and/or asexual (LGBTIQA+) women and girls</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EA6A373" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls experiencing socioeconomic disadvantage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509C5839" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>older women</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69D94E43" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls facing homelessness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F17487" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls experiencing socioeconomic disadvantage</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="509C5839" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls from culturally and linguistically diverse (CALD) communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02100F27" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls facing homelessness</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18F17487" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls in contact with the criminal justice system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D21EFCF" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls from culturally and linguistically diverse (CALD) communities</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02100F27" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls living in regional, rural, remote and cross-border areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F9AB39" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls in contact with the criminal justice system</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D21EFCF" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls with disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2A7E13" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls living in regional, rural, remote and cross-border areas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59F9AB39" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls with a mental illness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B338CF9" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls with disability</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A2A7E13" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women and girls who have a history of, or are currently experiencing, domestic, family or sexual violence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B3FFC6" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls with a mental illness</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B338CF9" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>women veterans (and the women partners of veterans and service members)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B684E88" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="00C323C5" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="007B498D">
-        <w:t>women and girls who have a history of, or are currently experiencing, domestic, family or sexual violence</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73B3FFC6" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="007B498D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+        <w:t>young women</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BBAD7F" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc223355827"/>
+      <w:r>
+        <w:t>Grant value</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="6FFBC1B7" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="000B1B45" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t>Women NSW will fund multiple projects, with total funding of $1 million per annum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28438EDB" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="000B1B45" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t>Organisations can apply for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CC2753" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="000B1B45" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t>$25,000 - $100, 000 for projects that run no longer than 12 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0D64BC" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="000B1B45" w:rsidRDefault="00D80C6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t>$50,000 - $250,000 per annum for projects that run for up to three years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DE4202" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="000B1B45" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t>Funding requests will be considered competitive depending on the project model, the number of participants to be supported, and the level and intensity of services and supports provided to participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A972C07" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1B45">
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n applicant contribution of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t xml:space="preserve"> minimum of 10% </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of the total project cost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1B45">
+        <w:t xml:space="preserve"> per annum is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E182E4" w14:textId="77777777" w:rsidR="00B629CC" w:rsidRDefault="00B629CC" w:rsidP="00B629CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc223355828"/>
+      <w:r>
+        <w:t>Project start and end dates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="33674603" w14:textId="77777777" w:rsidR="00B629CC" w:rsidRPr="004E0639" w:rsidRDefault="00B629CC" w:rsidP="00B629CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0639">
+        <w:t>Projects must be complete by the following dates:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF5AB1F" w14:textId="77777777" w:rsidR="00B629CC" w:rsidRPr="004E0639" w:rsidRDefault="00B629CC" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="007B498D">
-[...3 lines deleted...]
-    <w:p w14:paraId="5B684E88" w14:textId="77777777" w:rsidR="00D80C6D" w:rsidRPr="00C323C5" w:rsidRDefault="00D80C6D" w:rsidP="00D80C6D">
+      <w:r w:rsidRPr="004E0639">
+        <w:t xml:space="preserve">Up to 12-month projects: within 12 months from the start date or receiving grant monies (latest end date being </w:t>
+      </w:r>
+      <w:r>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0639">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0639">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB2896C" w14:textId="77777777" w:rsidR="00B629CC" w:rsidRPr="004E0639" w:rsidRDefault="00B629CC" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="007B498D">
-[...138 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="004E0639">
         <w:t xml:space="preserve">Multi-year projects: up to three years from the start date or receiving grant monies (latest end date being </w:t>
       </w:r>
       <w:r>
         <w:t>December</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0639">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0639">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4EC0CF" w14:textId="77777777" w:rsidR="00B629CC" w:rsidRPr="00D033CB" w:rsidRDefault="00B629CC" w:rsidP="00B629CC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>If changes must be made, Grant recipients must contact Women NSW in writing to seek approval prior to the date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D5D46A" w14:textId="40056805" w:rsidR="00952049" w:rsidRDefault="00D76D00" w:rsidP="00DB37F1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc215500527"/>
       <w:bookmarkStart w:id="30" w:name="_Toc215562482"/>
       <w:bookmarkStart w:id="31" w:name="_Toc215500528"/>
       <w:bookmarkStart w:id="32" w:name="_Toc215562483"/>
       <w:bookmarkStart w:id="33" w:name="_Toc215500529"/>
       <w:bookmarkStart w:id="34" w:name="_Toc215562484"/>
       <w:bookmarkStart w:id="35" w:name="_Toc215500530"/>
       <w:bookmarkStart w:id="36" w:name="_Toc215562485"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc219974738"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc223355829"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t>Multi-year funding option</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="68873C28" w14:textId="5E26D6D4" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00D76D00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
         <w:t>Funding is available for projects that roll over multiple years to support growth and sustainability. Organisations that have demonstrated a strong track record in delivery and outcomes are eligible to apply for multi-year funding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271BC664" w14:textId="5F9D4956" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00D76D00">
@@ -8986,256 +8962,257 @@
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
         <w:t>Types of activity funded under multi-year could include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A388D4" w14:textId="09974208" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00D76D00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:anchor="toc-our-commitment-to-health-and-wellbeing" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D76D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pillar 2: Health and wellbeing</w:t>
         </w:r>
         <w:r w:rsidRPr="00D76D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79C4E595" w14:textId="70CEEF49" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00B4579A">
+    <w:p w14:paraId="79C4E595" w14:textId="70CEEF49" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76D00">
+        <w:t>Increasing knowledge and awareness of, and clinical support for, women’s reproductive health, including exploring ways to improve experiences in education settings and the workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A88AA8" w14:textId="4DBEB99B" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76D00">
+        <w:t>Projects developing telehealth to improve the reach and responsiveness of medical care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DC01E9" w14:textId="28E35357" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
-        <w:t>Increasing knowledge and awareness of, and clinical support for, women’s reproductive health, including exploring ways to improve experiences in education settings and the workplace.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11A88AA8" w14:textId="4DBEB99B" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00B4579A">
+        <w:t>Programs for women and girls in correctional and youth justice centres with a focus on trauma, women, and girls as parents, Aboriginal and Torres Strait Islander women and girls, and the transition from correctional centres to life in the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584207EF" w14:textId="3400F6E4" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
-        <w:t>Projects developing telehealth to improve the reach and responsiveness of medical care.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09DC01E9" w14:textId="28E35357" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00B4579A">
+        <w:t>Projects which improve access to early intervention, mental health, and wellbeing support for girls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78372FD1" w14:textId="240C4AD8" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
-        </w:numPr>
-[...30 lines deleted...]
-          <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
         <w:t>Projects</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76D00">
         <w:t>addressing the needs of women and girls at risk of housing insecurity and homelessness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78325684" w14:textId="069FF4EC" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00D76D00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:anchor="toc-our-commitment-for-participation-and-empowerment" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D76D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pillar 3: Participation and Empowerment</w:t>
         </w:r>
         <w:r w:rsidRPr="00D76D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E2DEDE1" w14:textId="4183BAE8" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00B4579A">
+    <w:p w14:paraId="3E2DEDE1" w14:textId="4183BAE8" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76D00">
+        <w:t>Programs that foster leadership in younger women and create pathways to leadership positions in public and private organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030BA82F" w14:textId="75A62075" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76D00">
+        <w:t>Projects which advocate for meaningful engagement with focus communities across relevant areas of government, including in policy development and program design and implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713FC593" w14:textId="013821F8" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
-        <w:t>Programs that foster leadership in younger women and create pathways to leadership positions in public and private organisations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="030BA82F" w14:textId="75A62075" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00B4579A">
+        <w:t>Projects which build opportunities for women in focus communities to be leaders and to promote positive representations of women in these communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368B8294" w14:textId="617BC523" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
-        <w:t>Projects which advocate for meaningful engagement with focus communities across relevant areas of government, including in policy development and program design and implementation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="713FC593" w14:textId="013821F8" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="00B4579A">
+        <w:t>Projects to increase women's and girls' participation in sport or encouraging girls to be physically active through sport from adolescence into adulthood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C88C194" w14:textId="5F8296FD" w:rsidR="00D76D00" w:rsidRPr="00D76D00" w:rsidRDefault="00D76D00" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D76D00">
-        <w:t>Projects which build opportunities for women in focus communities to be leaders and to promote positive representations of women in these communities.</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00D76D00">
         <w:t>Projects which encourage community sports organisations to ensure all sports are inclusive and safe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5EC5C0" w14:textId="0E6AA024" w:rsidR="00EE6439" w:rsidRPr="00806B0A" w:rsidRDefault="00EE6439" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc179300206"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="350889A5" w14:textId="2B8E2DEA" w:rsidR="00747A4E" w:rsidRDefault="00CA1185" w:rsidP="00EE6439">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc219974739"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc223355830"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Eligibility requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="2F00CC62" w14:textId="3658EA18" w:rsidR="00211D36" w:rsidRDefault="00B41B72" w:rsidP="001A2198">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Selection criteria for a grant comprises both eligibility and assessment criteria. </w:t>
       </w:r>
       <w:r w:rsidR="00FF7E06">
         <w:t>Applicants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are required to meet all the eligibility criteria </w:t>
       </w:r>
       <w:r w:rsidR="00103C9C">
         <w:t xml:space="preserve">below </w:t>
       </w:r>
       <w:r>
         <w:t>and competitively address the assessment criteria</w:t>
       </w:r>
       <w:r w:rsidR="008016AA">
         <w:t xml:space="preserve"> (see section </w:t>
@@ -9249,1123 +9226,1362 @@
       </w:r>
       <w:r w:rsidR="00755DA2" w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Assessment</w:t>
       </w:r>
       <w:r w:rsidR="00755DA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00755DA2" w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Criteria</w:t>
       </w:r>
       <w:r w:rsidR="00755DA2">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5080DB05" w14:textId="2A0D8E4F" w:rsidR="00211D36" w:rsidRDefault="007E2E04" w:rsidP="00B4579A">
+    <w:p w14:paraId="5080DB05" w14:textId="2A0D8E4F" w:rsidR="00211D36" w:rsidRDefault="007E2E04" w:rsidP="3493770B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc219974740"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc223355831"/>
       <w:r>
         <w:t>Who is eligible to apply</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="26D2C2BA" w14:textId="77777777" w:rsidR="00CC0AB6" w:rsidRDefault="00CC0AB6" w:rsidP="00CC0AB6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="3CE59D56" w14:textId="3539AF42" w:rsidR="00CC0AB6" w:rsidRPr="008553B3" w:rsidRDefault="00CC0AB6" w:rsidP="3493770B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008553B3">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t>To be eligible, applicants must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13595691" w14:textId="381E1767" w:rsidR="1985EA6D" w:rsidRPr="007703DF" w:rsidRDefault="1985EA6D" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>be an Australian-based incorporated legal entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4285238E" w14:textId="650C7A69" w:rsidR="1985EA6D" w:rsidRPr="007703DF" w:rsidRDefault="1985EA6D" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>be one of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B48ABD6" w14:textId="09C5C74F" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a not-for-profit organisation as defined in section 2.1.1 of these guidelines </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE3F23" w14:textId="4DBB96C5" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a social enterprise as defined in section 2.1.2 of these guidelines, or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4245FC" w14:textId="38F6A8C0" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a majority women-owned and managed small business as defined in section 2.1.3 of these guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF49088" w14:textId="2528C883" w:rsidR="00515485" w:rsidRPr="007703DF" w:rsidRDefault="001E4F63" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00515485" w:rsidRPr="007703DF">
+        <w:t xml:space="preserve">ave an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>active Australian Business Number (ABN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D98AD19" w14:textId="4053874E" w:rsidR="00CC0AB6" w:rsidRPr="007703DF" w:rsidRDefault="00CC0AB6" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>have appropriate public liability insurance (minimum of $10 million).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE6A4D0" w14:textId="61D4205C" w:rsidR="00CC0AB6" w:rsidRPr="007703DF" w:rsidRDefault="00CC0AB6" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>address the NSW National Redress Scheme sanctions (included in these guidelines).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FEA222" w14:textId="30C50AE4" w:rsidR="00133BAE" w:rsidRPr="007703DF" w:rsidRDefault="00133BAE" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>have an account with an Australian Authorised deposit-taking institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C88CE" w14:textId="0CC79F3C" w:rsidR="00CC0AB6" w:rsidRPr="007703DF" w:rsidRDefault="00CC0AB6" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>not have outstanding acquittals with Women NSW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0DE06B" w14:textId="299D5380" w:rsidR="00E765DA" w:rsidRPr="007703DF" w:rsidRDefault="00FB3C0E" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="0063636A">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t xml:space="preserve">not be </w:t>
+      </w:r>
+      <w:r w:rsidR="002C789D" w:rsidRPr="007703DF">
+        <w:t xml:space="preserve">receiving or have received government assistance from another program for the proposed project or a similar project </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C5EFD4" w14:textId="3A36DF34" w:rsidR="00CC0AB6" w:rsidRPr="007703DF" w:rsidRDefault="00CC0AB6" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t xml:space="preserve">include </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA01D3" w:rsidRPr="007703DF">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00294901" w:rsidRPr="007703DF">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA01D3" w:rsidRPr="007703DF">
+        <w:t xml:space="preserve"> applicant contribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007703DF">
+        <w:t xml:space="preserve"> (cash or in-kind)</w:t>
+      </w:r>
+      <w:r w:rsidR="00294901" w:rsidRPr="007703DF">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="006176E7" w:rsidRPr="007703DF">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00294901" w:rsidRPr="007703DF">
+        <w:t>minimum 10 percent</w:t>
+      </w:r>
+      <w:r w:rsidR="006176E7" w:rsidRPr="007703DF">
+        <w:t xml:space="preserve"> of the total project cost (not 10 percent of the amount of funding sought)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADFC859" w14:textId="48094E48" w:rsidR="00CC0AB6" w:rsidRPr="007703DF" w:rsidRDefault="00CC0AB6" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>provide a budget for their project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F157ED2" w14:textId="3FAD569F" w:rsidR="00CC0AB6" w:rsidRPr="007703DF" w:rsidRDefault="00CC0AB6" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>be a single organisation that will accept responsibility for the delivery of the project if the application is successful</w:t>
+      </w:r>
+      <w:r w:rsidR="1985EA6D" w:rsidRPr="007703DF">
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333EA254" w14:textId="46D9174F" w:rsidR="1985EA6D" w:rsidRPr="007703DF" w:rsidRDefault="1985EA6D" w:rsidP="007703DF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:t xml:space="preserve">not be an ineligible applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00447752" w:rsidRPr="00447752">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as set out in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007703DF">
+        <w:t>section 2.2 of these guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF22876" w14:textId="750BECB8" w:rsidR="1985EA6D" w:rsidRPr="00F669F0" w:rsidRDefault="1985EA6D" w:rsidP="00F669F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc223355832"/>
+      <w:r w:rsidRPr="00F669F0">
+        <w:t>Not-for-profit organisations:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="280F7701" w14:textId="57CE4334" w:rsidR="1985EA6D" w:rsidRPr="008553B3" w:rsidRDefault="1985EA6D" w:rsidP="3493770B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008553B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To be considered a not-for-profit organisation, an organisation must be registered and approved as a not-for-profit body with a current and up-to-date record in at least one of the following categories: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B77B3A7" w14:textId="0A7B3183" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charities and cooperatives that are registered with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="3493770B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          </w:rPr>
           <w:t>Australian Charities and Not-for-profits Commission</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0063636A">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ACNC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E27E53C" w14:textId="67BF610F" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0063636A">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Organisations with</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0063636A">
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="3493770B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          </w:rPr>
           <w:t>Deductible Gift Recipient</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(DGR) status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C48F67" w14:textId="59A1D6A9" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0063636A">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Organisations with</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0063636A">
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="3493770B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          </w:rPr>
           <w:t>Public Benevolent Institution</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC01A51" w14:textId="4E33B833" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009228E4">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associations registered under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Associations Incorporation Act 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063636A">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0063636A">
+        <w:t xml:space="preserve"> (NSW) and with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="3493770B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          </w:rPr>
           <w:t>NSW Fair Trading</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0063636A">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+    </w:p>
+    <w:p w14:paraId="6B0F5D85" w14:textId="1B6B54C1" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00894B1A">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Non-distributing co-operatives registered under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00894B1A">
+      <w:r w:rsidRPr="3493770B">
         <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Co-operatives National Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00894B1A">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NSW) and with NSW Fair Trading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BAAA35" w14:textId="500B138E" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A27F70">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not-for-profit, public companies limited by guarantee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4036B190" w14:textId="09A60EFD" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Local Aboriginal Land Council under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aboriginal Land Rights Act 1983</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NSW) and registered with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="3493770B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          </w:rPr>
           <w:t>NSW Aboriginal Land Council</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0063636A">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListNumber2"/>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755D1F5D" w14:textId="10848BE5" w:rsidR="1985EA6D" w:rsidRDefault="1985EA6D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0063636A">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Indigenous Corporations registered with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="0063636A">
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="3493770B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          </w:rPr>
           <w:t>Office of the Registrar of Indigenous Corporations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0063636A">
+      <w:r w:rsidRPr="3493770B">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Public Sans Light"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1605026A" w14:textId="77777777" w:rsidR="00211D36" w:rsidRPr="009603DD" w:rsidRDefault="00211D36" w:rsidP="009603DD">
+    <w:p w14:paraId="660FD14D" w14:textId="7E5B106C" w:rsidR="00211D36" w:rsidRPr="008553B3" w:rsidRDefault="00211D36" w:rsidP="008553B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc223355833"/>
+      <w:r w:rsidRPr="008553B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Requirements for social enterprises</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="13EBEED7" w14:textId="32768C0C" w:rsidR="00211D36" w:rsidRPr="007703DF" w:rsidRDefault="00211D36" w:rsidP="3493770B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc219974742"/>
-      <w:r w:rsidRPr="009603DD">
+      <w:r w:rsidRPr="007703DF">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Requirements for social enterprises</w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">To be considered a social enterprise, an organisation must satisfy each of the criteria below: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7FB82F" w14:textId="77777777" w:rsidR="00211D36" w:rsidRDefault="00211D36" w:rsidP="00B4579A">
-[...111 lines deleted...]
-    <w:p w14:paraId="5D4A90A3" w14:textId="45C8BCC0" w:rsidR="00871C44" w:rsidRDefault="00344BC2" w:rsidP="00B4579A">
+    <w:p w14:paraId="5A081B0D" w14:textId="030BA9B7" w:rsidR="1985EA6D" w:rsidRPr="008553B3" w:rsidRDefault="1985EA6D" w:rsidP="008553B3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="6642D277" w14:textId="1BDF36EB" w:rsidR="003709F5" w:rsidRDefault="003709F5" w:rsidP="00B4579A">
+      <w:r w:rsidRPr="008553B3">
+        <w:t>be a business that trades primarily for a defined social purpose consistent with a public and/or community benefit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7764BF7C" w14:textId="6F33A3A8" w:rsidR="00211D36" w:rsidRPr="008553B3" w:rsidRDefault="00211D36" w:rsidP="008553B3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
+      <w:r w:rsidRPr="008553B3">
+        <w:t xml:space="preserve">be established with a social, cultural or environmental purpose consistent with a public and/or community benefit  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280ED466" w14:textId="661311E9" w:rsidR="00211D36" w:rsidRPr="008553B3" w:rsidRDefault="00211D36" w:rsidP="008553B3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008553B3">
+        <w:t xml:space="preserve">trade commercially to fulfil their purpose  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794FD7C3" w14:textId="270C3F2A" w:rsidR="00211D36" w:rsidRPr="008553B3" w:rsidRDefault="00211D36" w:rsidP="008553B3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008553B3">
+        <w:t xml:space="preserve">derive a substantial portion of their income from trading commercially  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B5357D" w14:textId="3A820578" w:rsidR="00551528" w:rsidRPr="008553B3" w:rsidRDefault="00211D36" w:rsidP="008553B3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008553B3">
+        <w:t xml:space="preserve">reinvest the majority of their surplus in the fulfilment of their purpose  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A19A81D" w14:textId="485F9A4A" w:rsidR="3493770B" w:rsidRPr="007703DF" w:rsidRDefault="0002483D" w:rsidP="007703DF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007703DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Traders certification or People and Planet First global verification is required as evidence to demonstrate the social enterprise definition is met. Organisations will be required to indicate which certification or verifications they will use and provide evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00045275" w:rsidRPr="007703DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007703DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application.</w:t>
+      </w:r>
+      <w:r w:rsidR="005673A5" w:rsidRPr="007703DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="22272B" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applications without certification will not be accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC819F6" w14:textId="35EC01C4" w:rsidR="00E87BDC" w:rsidRDefault="00E87BDC" w:rsidP="0093708F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc223355834"/>
+      <w:r>
+        <w:t xml:space="preserve">Requirements for majority women-owned and managed </w:t>
+      </w:r>
+      <w:r w:rsidR="00194E60">
+        <w:t xml:space="preserve">NSW </w:t>
+      </w:r>
+      <w:r w:rsidR="009B16C4">
+        <w:t xml:space="preserve">small </w:t>
+      </w:r>
+      <w:r>
+        <w:t>businesses</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="67FEE050" w14:textId="56DDCFDB" w:rsidR="004650D9" w:rsidRDefault="00E019FE" w:rsidP="003709F5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003709F5">
+        <w:t xml:space="preserve">To be considered a women-owned </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5C49">
+        <w:t xml:space="preserve">NSW </w:t>
+      </w:r>
+      <w:r w:rsidR="00D564BD">
+        <w:t xml:space="preserve">small </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003709F5">
+        <w:t>business, an organisation must</w:t>
+      </w:r>
+      <w:r w:rsidR="003709F5" w:rsidRPr="003709F5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4A90A3" w14:textId="45C8BCC0" w:rsidR="00871C44" w:rsidRDefault="00344BC2" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Be located within NSW for at least six months prior to applying</w:t>
+      </w:r>
+      <w:r w:rsidR="00170F8E">
+        <w:t xml:space="preserve"> or since commencement if the business has been operating for less than six months </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93B3E">
+        <w:t>(this applies to both the registered office and the principal place of business).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642D277" w14:textId="1BDF36EB" w:rsidR="003709F5" w:rsidRDefault="003709F5" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide a </w:t>
       </w:r>
       <w:r w:rsidR="002D64AA">
         <w:t>current ASIC company extract that demonstrates:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353BAFA7" w14:textId="17D6975A" w:rsidR="002D64AA" w:rsidRDefault="002D64AA" w:rsidP="00B4579A">
+    <w:p w14:paraId="353BAFA7" w14:textId="17D6975A" w:rsidR="002D64AA" w:rsidRDefault="002D64AA" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The CEO (or equivalent) is a woman, and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Officeholders are women and have held these roles for at least six months prior</w:t>
+        <w:t>The CEO (or equivalent) is a woman, and the majority of Officeholders are women and have held these roles for at least six months prior</w:t>
       </w:r>
       <w:r w:rsidR="000D4030">
         <w:t xml:space="preserve"> to applying or since the business commenced operations if it has been operating for less than six months</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A9AC5B" w14:textId="39A9A7EF" w:rsidR="003709F5" w:rsidRDefault="000D4030" w:rsidP="00B4579A">
+    <w:p w14:paraId="53A9AC5B" w14:textId="39A9A7EF" w:rsidR="003709F5" w:rsidRDefault="000D4030" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>The majority of</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> share</w:t>
+        <w:t>The majority of share</w:t>
       </w:r>
       <w:r w:rsidR="0078383D">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are beneficially owned by wome</w:t>
       </w:r>
       <w:r w:rsidR="006F575C">
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BEEB16" w14:textId="02465EF8" w:rsidR="009849D5" w:rsidRDefault="009B16C4" w:rsidP="00B4579A">
+    <w:p w14:paraId="14BEEB16" w14:textId="02465EF8" w:rsidR="009849D5" w:rsidRDefault="009B16C4" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Have </w:t>
       </w:r>
       <w:r w:rsidR="00A07DB7">
         <w:t>less</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> than </w:t>
       </w:r>
       <w:r w:rsidR="009F1337">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Full </w:t>
       </w:r>
       <w:r w:rsidR="00F40084">
         <w:t>Time Equivalent (FTE) employees including Founders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F048213" w14:textId="470E9B89" w:rsidR="00F40084" w:rsidRDefault="00034916" w:rsidP="00B4579A">
+    <w:p w14:paraId="5F048213" w14:textId="470E9B89" w:rsidR="00F40084" w:rsidRDefault="00034916" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Have an Aggregated Turnover that is no more than $</w:t>
       </w:r>
       <w:r w:rsidR="00D870FA">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A84A82">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00D870FA">
         <w:t xml:space="preserve"> million</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in each of the three financial years prior to the lodgement of your application</w:t>
       </w:r>
       <w:r w:rsidR="004E0DC2">
         <w:t xml:space="preserve"> and provide evidence of such</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316A90E2" w14:textId="4B740A01" w:rsidR="000044A1" w:rsidRPr="004650D9" w:rsidRDefault="000044A1" w:rsidP="00B4579A">
+    <w:p w14:paraId="316A90E2" w14:textId="4B740A01" w:rsidR="000044A1" w:rsidRPr="004650D9" w:rsidRDefault="000044A1" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Provide an accountant declaration co</w:t>
       </w:r>
       <w:r w:rsidR="00EF7A60">
         <w:t xml:space="preserve">nfirming the aggregated turnover and </w:t>
       </w:r>
       <w:r w:rsidR="00C5480A">
         <w:t>FTE employees</w:t>
       </w:r>
       <w:r w:rsidR="00913D22">
         <w:t xml:space="preserve"> using the template provided</w:t>
       </w:r>
       <w:r w:rsidR="00C5480A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7D8AE1" w14:textId="1C677EAA" w:rsidR="00211D36" w:rsidRPr="00A1123D" w:rsidRDefault="00211D36" w:rsidP="009603DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc219974744"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc223355835"/>
       <w:r w:rsidRPr="00A1123D">
         <w:t>Ineligible Applicants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="4E45AD6F" w14:textId="55304879" w:rsidR="00211D36" w:rsidRDefault="00805928" w:rsidP="00211D36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>You are not eligible if you are</w:t>
       </w:r>
       <w:r w:rsidR="00211D36">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621B510A" w14:textId="45AF1187" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="0004305A" w:rsidP="00B4579A">
+    <w:p w14:paraId="621B510A" w14:textId="45AF1187" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="0004305A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc156918589"/>
       <w:r>
         <w:t>An i</w:t>
       </w:r>
       <w:r w:rsidR="00211D36" w:rsidRPr="00B47EEA">
         <w:t>ndividual or group of individuals, including sole traders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D00E50B" w14:textId="77966103" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="0004305A" w:rsidP="00B4579A">
+    <w:p w14:paraId="4D00E50B" w14:textId="77966103" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="0004305A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>An u</w:t>
       </w:r>
       <w:r w:rsidR="00211D36" w:rsidRPr="00B47EEA">
         <w:t>nincorporated organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365FACDD" w14:textId="165D9344" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="008C16F8" w:rsidP="00B4579A">
+    <w:p w14:paraId="365FACDD" w14:textId="165D9344" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="008C16F8" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Insolvent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F777A46" w14:textId="684052AA" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="00BD340E" w:rsidP="00B4579A">
+    <w:p w14:paraId="0F777A46" w14:textId="684052AA" w:rsidR="00211D36" w:rsidRPr="00B47EEA" w:rsidRDefault="00BD340E" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>A s</w:t>
       </w:r>
       <w:r w:rsidR="00211D36" w:rsidRPr="00B47EEA">
         <w:t>ub-contractor – either for program management or for project delivery on behalf of non-eligible organisations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B429B98" w14:textId="70EA238A" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00BD340E" w:rsidP="005A6E93">
+    <w:p w14:paraId="6B429B98" w14:textId="70EA238A" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00BD340E" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005038E9">
         <w:t>A t</w:t>
       </w:r>
       <w:r w:rsidR="00287040" w:rsidRPr="005038E9">
         <w:t>rust or trustee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7557FFA4" w14:textId="3EAD196A" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00A61D57" w:rsidP="005A6E93">
+    <w:p w14:paraId="7557FFA4" w14:textId="3EAD196A" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00A61D57" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005038E9">
         <w:t>A p</w:t>
       </w:r>
       <w:r w:rsidR="00287040" w:rsidRPr="005038E9">
         <w:t>artnership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF7264C" w14:textId="44DA00CD" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00287040" w:rsidP="005A6E93">
+    <w:p w14:paraId="4BF7264C" w14:textId="44DA00CD" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00287040" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005038E9">
         <w:t>A federal, state, territory or local government agency or body (including public trusts and government business enterprises)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638504DA" w14:textId="6960E264" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00DB04EE" w:rsidP="005A6E93">
+    <w:p w14:paraId="638504DA" w14:textId="6960E264" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00DB04EE" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005038E9">
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00287040" w:rsidRPr="005038E9">
         <w:t>eceiv</w:t>
       </w:r>
       <w:r w:rsidRPr="005038E9">
         <w:t xml:space="preserve">ing or have </w:t>
       </w:r>
       <w:r w:rsidR="00903FF3" w:rsidRPr="005038E9">
         <w:t>received</w:t>
       </w:r>
       <w:r w:rsidR="00287040" w:rsidRPr="005038E9">
         <w:t xml:space="preserve"> NSW or Commonwealth Government funding</w:t>
       </w:r>
       <w:r w:rsidR="00903FF3" w:rsidRPr="005038E9">
         <w:t xml:space="preserve"> for the proposed project or a similar project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011817D6" w14:textId="7A5D9694" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00287040" w:rsidP="005A6E93">
+    <w:p w14:paraId="011817D6" w14:textId="7A5D9694" w:rsidR="00287040" w:rsidRPr="005038E9" w:rsidRDefault="00287040" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005038E9">
         <w:t>A business not included under “Who is eligible to apply”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C84509" w14:textId="754966CC" w:rsidR="00211D36" w:rsidRDefault="00211D36" w:rsidP="00B4579A">
+    <w:p w14:paraId="41C84509" w14:textId="754966CC" w:rsidR="00211D36" w:rsidRDefault="00211D36" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Applicants requesting 100 percent </w:t>
       </w:r>
       <w:r w:rsidR="00734C88">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>project funding from Women NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041AD8F5" w14:textId="77777777" w:rsidR="00211D36" w:rsidRPr="0000167A" w:rsidRDefault="00211D36" w:rsidP="005A6E93">
+    <w:p w14:paraId="041AD8F5" w14:textId="77777777" w:rsidR="00211D36" w:rsidRPr="0000167A" w:rsidRDefault="00211D36" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0000167A">
         <w:t xml:space="preserve">Applicants with outstanding acquittal requirements with Women NSW </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043A8FE5" w14:textId="21E64683" w:rsidR="000121EE" w:rsidRPr="0000167A" w:rsidRDefault="00F66857" w:rsidP="005A6E93">
+    <w:p w14:paraId="043A8FE5" w14:textId="21E64683" w:rsidR="000121EE" w:rsidRPr="0000167A" w:rsidRDefault="00F66857" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00895E3F">
         <w:t>NSW Government schools, Area Health Services and public hospitals</w:t>
       </w:r>
       <w:r>
         <w:t>. H</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E3F">
         <w:t xml:space="preserve">owever, an associated incorporated not-for-profit body, such as a Parents and Citizens Association or hospital auxiliary </w:t>
       </w:r>
       <w:r w:rsidRPr="00C65799">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00922D3A">
         <w:t>eligible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1501CEDA" w14:textId="08478583" w:rsidR="00211D36" w:rsidRPr="00895E3F" w:rsidRDefault="00211D36" w:rsidP="005A6E93">
+    <w:p w14:paraId="1501CEDA" w14:textId="08478583" w:rsidR="00211D36" w:rsidRPr="00895E3F" w:rsidRDefault="00211D36" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Applicants with an obligation under the NSW National Redress Scheme who have not joined the Scheme </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7FF209" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="00D6044E" w:rsidRDefault="008A6743" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc219974745"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc223355836"/>
       <w:bookmarkStart w:id="47" w:name="_Toc154065896"/>
       <w:bookmarkStart w:id="48" w:name="_Toc156918590"/>
       <w:bookmarkStart w:id="49" w:name="_Toc178675340"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="00D6044E">
         <w:t>NSW National Redress Scheme sanctions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="1375049C" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="00D6044E" w:rsidRDefault="008A6743" w:rsidP="008A6743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6044E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The NSW Government will not award a Grant Funding Arrangement to a non-government organisation with Redress Obligation (or to any of its Related Entities) if that non-government organisation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3E9723" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="00CD425A" w:rsidRDefault="008A6743" w:rsidP="005A6E93">
+    <w:p w14:paraId="0B3E9723" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="00CD425A" w:rsidRDefault="008A6743" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD425A">
         <w:t>Has declined to join the Scheme, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B38D19C" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="00CD425A" w:rsidRDefault="008A6743" w:rsidP="005A6E93">
+    <w:p w14:paraId="7B38D19C" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="00CD425A" w:rsidRDefault="008A6743" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD425A">
         <w:t>At the expiry of six months after the time it is notified to join the Scheme, has failed to do so.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE3AD8" w14:textId="77777777" w:rsidR="008A6743" w:rsidRPr="009773B8" w:rsidRDefault="008A6743" w:rsidP="008A6743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6044E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Public Sans Light"/>
@@ -10388,51 +10604,51 @@
         <w:r w:rsidRPr="00ED33A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="476DAAE1" w14:textId="1FDAAF27" w:rsidR="00211D36" w:rsidRDefault="00211D36" w:rsidP="009603DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc215500539"/>
       <w:bookmarkStart w:id="51" w:name="_Toc215562494"/>
       <w:bookmarkStart w:id="52" w:name="_Toc215500540"/>
       <w:bookmarkStart w:id="53" w:name="_Toc215562495"/>
       <w:bookmarkStart w:id="54" w:name="_Toc215500541"/>
       <w:bookmarkStart w:id="55" w:name="_Toc215562496"/>
       <w:bookmarkStart w:id="56" w:name="_Toc215500542"/>
       <w:bookmarkStart w:id="57" w:name="_Toc215562497"/>
       <w:bookmarkStart w:id="58" w:name="_Toc215500543"/>
       <w:bookmarkStart w:id="59" w:name="_Toc215562498"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc219974746"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc223355837"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:t>Eligible and ineligible uses of funding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="554152E7" w14:textId="77777777" w:rsidR="00211D36" w:rsidRPr="00885F9B" w:rsidRDefault="00211D36" w:rsidP="00211D36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Applicants will not be eligible where the budget includes ineligible items. </w:t>
       </w:r>
@@ -10448,661 +10664,663 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investing in Women</w:t>
       </w:r>
       <w:r w:rsidR="00211D36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> grants must only be used for expenses directly related to the development and delivery of the project activities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC5B70F" w14:textId="77777777" w:rsidR="00211D36" w:rsidRDefault="00211D36" w:rsidP="009603DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc219974747"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc223355838"/>
       <w:r>
         <w:t xml:space="preserve">Items </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05083">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>eligible</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for grant expenditure:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0CABAB" w14:textId="77777777" w:rsidR="00211D36" w:rsidRDefault="00211D36" w:rsidP="00211D36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grant funding can only be used for expenses directly related to the delivery of the project in NSW.  Applicants must clearly set out proposed expenditure in the application and outline how the project will demonstrate value for money. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74284A59" w14:textId="5BA4811A" w:rsidR="00724EEA" w:rsidRDefault="00660089" w:rsidP="00211D36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Some (non-exhaustive) examples include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0683A1" w14:textId="77777777" w:rsidR="00C81D9D" w:rsidRPr="00660089" w:rsidRDefault="00C81D9D" w:rsidP="00B4579A">
+    <w:p w14:paraId="3B0683A1" w14:textId="77777777" w:rsidR="00C81D9D" w:rsidRPr="00660089" w:rsidRDefault="00C81D9D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00660089">
+        <w:t xml:space="preserve">Staff, contractors and consultants, where the costs are for direct </w:t>
+      </w:r>
+      <w:r>
+        <w:t>projec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660089">
+        <w:t>t delivery only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6472149D" w14:textId="77777777" w:rsidR="00C81D9D" w:rsidRPr="00660089" w:rsidRDefault="00C81D9D" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660089">
+        <w:t>valuation activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673FAAE6" w14:textId="439C9BD5" w:rsidR="00660089" w:rsidRPr="00660089" w:rsidRDefault="00660089" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00660089">
+        <w:t xml:space="preserve">Resource materials </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108C39D6" w14:textId="17F74CAA" w:rsidR="00660089" w:rsidRPr="00660089" w:rsidRDefault="00660089" w:rsidP="007A5F32">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="714"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00660089">
+        <w:t>Equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="0094669C">
+        <w:t xml:space="preserve"> for participant use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660089">
+        <w:t>, transport and venue hire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719687F3" w14:textId="77777777" w:rsidR="00660089" w:rsidRDefault="00660089" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00660089">
-        <w:t xml:space="preserve">Staff, contractors and consultants, where the costs are for direct </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6472149D" w14:textId="77777777" w:rsidR="00C81D9D" w:rsidRPr="00660089" w:rsidRDefault="00C81D9D" w:rsidP="00B4579A">
+        <w:t xml:space="preserve">Publicity, communications and marketing activities and materials </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A968A16" w14:textId="36EA605A" w:rsidR="00660089" w:rsidRPr="00660089" w:rsidRDefault="00660089" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00660089">
-        <w:t>valuation activities</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="108C39D6" w14:textId="17F74CAA" w:rsidR="00660089" w:rsidRPr="00660089" w:rsidRDefault="00660089" w:rsidP="00B4579A">
+        <w:t>Catering costs, food and non-alcoholic beverages for community engagement activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305B7AB1" w14:textId="1597BE1D" w:rsidR="00CC7669" w:rsidRDefault="00660089" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="714"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00660089">
-        <w:t>Equipment</w:t>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00660089">
         <w:t xml:space="preserve">Travel costs within NSW exclusively for the purpose of the </w:t>
       </w:r>
       <w:r w:rsidR="00CC7669">
         <w:t>projec</w:t>
       </w:r>
       <w:r w:rsidRPr="00660089">
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64228434" w14:textId="28468634" w:rsidR="00211D36" w:rsidRPr="009603DD" w:rsidRDefault="00211D36" w:rsidP="009603DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc215562501"/>
       <w:bookmarkStart w:id="63" w:name="_Toc161310776"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc219974748"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc223355839"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="009603DD">
         <w:t xml:space="preserve">Items </w:t>
       </w:r>
       <w:r w:rsidRPr="00806B0A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="009603DD">
         <w:t xml:space="preserve"> eligible for grant expenditure:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="742139AD" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="007504BD" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="742139AD" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="007504BD" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc156918591"/>
       <w:r>
         <w:t xml:space="preserve">Business capital or start-up funding. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AE9144" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="007504BD" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="39AE9144" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="007504BD" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Purchase of, or cost of infrastructure, assets and/or capital equipment and works.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7907BB6F" w14:textId="27E4D67F" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="7907BB6F" w14:textId="27E4D67F" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Permanent equipment purchases (e.g. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D62A4">
         <w:t xml:space="preserve">computers, phones or iPads or other items not specific to the </w:t>
       </w:r>
       <w:r w:rsidR="000A1C16">
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AE9A72" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="38AE9A72" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Operating costs of the organisation or recurrent expenses (e.g. i</w:t>
       </w:r>
       <w:r w:rsidRPr="008C51BF">
         <w:t xml:space="preserve">nsurance, leases, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bills, general office </w:t>
       </w:r>
       <w:r w:rsidRPr="008C51BF">
         <w:t>consumables</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C51BF">
         <w:t>and disposables</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D67CA7A" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="001D4C35" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="1D67CA7A" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="001D4C35" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Permanent wages, salaries and on-costs for ongoing staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CF739A" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="31CF739A" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Organisational development costs for internal staff (e.g. staff training, conferences, workshops, planning days).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92A725" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="004B1BBB" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="7E92A725" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="004B1BBB" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="211D583C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Conferences – you cannot use the fund to conferences and workshops, or to pay for an individual or group attend a conference. This does not include structured, time limited training sessions and workshops with practical and clear outcomes for project participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B232C3A" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="5B232C3A" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Prizes, competition or awards (e.g. cash giveaways, lucky door prizes, raffle prizes).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F649B96" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="6F649B96" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Interstate and/or overseas travel allowances or costs associated with membership of boards/councils. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FA13B2" w14:textId="0DAD74B0" w:rsidR="00933084" w:rsidRDefault="00933084" w:rsidP="00B4579A">
+    <w:p w14:paraId="55FA13B2" w14:textId="0DAD74B0" w:rsidR="00933084" w:rsidRDefault="00933084" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Costs associated with membership of boards/councils </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1C6A0" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="01B1C6A0" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Retrospective costs (any money spent before a grant is approved).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1DA8CA" w14:textId="3E45B874" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="1C1DA8CA" w14:textId="3E45B874" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fundraising for the purposes of fundraising for charities or for the organisation’s personal use. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2CA87B" w14:textId="3E17EF43" w:rsidR="003E586F" w:rsidRDefault="003E586F" w:rsidP="00B4579A">
+    <w:p w14:paraId="5E2CA87B" w14:textId="3E17EF43" w:rsidR="003E586F" w:rsidRDefault="003E586F" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Political activities which promote or support a political party</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E11DDC" w14:textId="10C3D09E" w:rsidR="009136F3" w:rsidRDefault="003E586F" w:rsidP="00B4579A">
+    <w:p w14:paraId="38E11DDC" w14:textId="10C3D09E" w:rsidR="009136F3" w:rsidRDefault="003E586F" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009136F3">
         <w:t>roject</w:t>
       </w:r>
       <w:r>
         <w:t>s that are</w:t>
       </w:r>
       <w:r w:rsidR="009136F3" w:rsidRPr="00913BA8">
         <w:t xml:space="preserve"> run solely for commercial purposes to the benefit of the delivery partner</w:t>
       </w:r>
       <w:r w:rsidR="009136F3">
         <w:t xml:space="preserve"> but not the program participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F434E8D" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="00245B05" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="2F434E8D" w14:textId="77777777" w:rsidR="009136F3" w:rsidRPr="00245B05" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00245B05">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rojects and activities coordinated by NSW Government Departments and Statutory Authorities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00245B05">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44293198" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="44293198" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5875">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">esearch projects, including those </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Calibri"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t xml:space="preserve">which are co-funded by State or Federal Governments and/or other organisations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B605ACC" w14:textId="1ADADDC5" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="7B605ACC" w14:textId="1ADADDC5" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Purchase of promotional/awareness raising merchandise that will be sold for profit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4448E6A1" w14:textId="34B45075" w:rsidR="00384B6A" w:rsidRDefault="00384B6A" w:rsidP="00B4579A">
+    <w:p w14:paraId="4448E6A1" w14:textId="34B45075" w:rsidR="00384B6A" w:rsidRDefault="00384B6A" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidR="00540035">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>vities which require participants to pay more than a nominal amount to attend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194CBBD4" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="194CBBD4" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fees associated with an auspice agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCE75A7" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="2FCE75A7" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Existing debt or loan repayments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E846601" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="1E846601" w14:textId="77777777" w:rsidR="009136F3" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00155941">
         <w:t xml:space="preserve">vents that encourage gambling </w:t>
       </w:r>
       <w:r>
         <w:t>(e.g.</w:t>
       </w:r>
       <w:r w:rsidRPr="00155941">
         <w:t xml:space="preserve"> raffles, bingo</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00155941">
         <w:t xml:space="preserve"> or the consumption of alcohol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00155941">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33473597" w14:textId="2AE2CD1C" w:rsidR="00AB44A8" w:rsidRPr="00E46B3C" w:rsidRDefault="009136F3" w:rsidP="00B4579A">
+    <w:p w14:paraId="33473597" w14:textId="2AE2CD1C" w:rsidR="00AB44A8" w:rsidRPr="00E46B3C" w:rsidRDefault="009136F3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0009351A">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="MS PMincho" w:hAnsi="Public Sans Light"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Non-essential costs which are not related to the proposed core activity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E44B29C" w14:textId="77777777" w:rsidR="00891C45" w:rsidRDefault="00891C45">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc178675341"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC52AAE" w14:textId="44B065F8" w:rsidR="00A64DD9" w:rsidRDefault="00D65CD6" w:rsidP="004F7205">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc219974749"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc223355840"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Assessment and prioritisation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="7F6E52C8" w14:textId="067CCF65" w:rsidR="00206B66" w:rsidRDefault="00C301A9" w:rsidP="004F7205">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Investing in Women is a competitive grant program</w:t>
       </w:r>
       <w:r w:rsidR="00A95B79">
         <w:t xml:space="preserve"> with limited funding available</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A201C6">
         <w:t>Eligible applications will be assessed against the assessment criteria</w:t>
       </w:r>
       <w:r w:rsidR="0010574F">
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="00815071">
         <w:t xml:space="preserve"> (</w:t>
@@ -11111,85 +11329,77 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00815071" w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ection 3.1</w:t>
       </w:r>
       <w:r w:rsidR="00815071">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E13FE29" w14:textId="6AE6A0E3" w:rsidR="009F38D8" w:rsidRPr="00206B66" w:rsidRDefault="00E13E06" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assessors </w:t>
       </w:r>
       <w:r w:rsidR="00D25302">
-        <w:t xml:space="preserve">may also take </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> other factors into account when recommending </w:t>
+        <w:t xml:space="preserve">may also take a number of other factors into account when recommending </w:t>
       </w:r>
       <w:r w:rsidR="009463AB">
         <w:t>a selection of applications for grant funding</w:t>
       </w:r>
       <w:r w:rsidR="000F5988">
         <w:t>, for further information see</w:t>
       </w:r>
       <w:r w:rsidR="00AC27DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC27DA" w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>section 3.2 Prioritisation of projects</w:t>
       </w:r>
       <w:r w:rsidR="00AC27DA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FAE27C" w14:textId="3D51EB85" w:rsidR="00211D36" w:rsidRPr="004E5A76" w:rsidRDefault="00211D36" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc219974750"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc223355841"/>
       <w:r w:rsidRPr="004E5A76">
         <w:t>Assessment criteria</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p w14:paraId="760063FE" w14:textId="7806D27D" w:rsidR="003E5ED9" w:rsidRDefault="006B76C8" w:rsidP="00764C51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003173A7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">The assessment process is competitive. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>The</w:t>
@@ -11326,131 +11536,131 @@
       </w:tr>
       <w:tr w:rsidR="00CA278D" w:rsidRPr="00BF0D8B" w14:paraId="77660869" w14:textId="77777777" w:rsidTr="00806B0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="584F56D4" w14:textId="77777777" w:rsidR="00CA278D" w:rsidRPr="00330E7E" w:rsidRDefault="00CA278D" w:rsidP="00806B0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="00330E7E">
               <w:t>Criterion 1: Organisational capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C2E159" w14:textId="6863F5C9" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="00764C51">
+          <w:p w14:paraId="76C2E159" w14:textId="6863F5C9" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">Applicants demonstrate well-established </w:t>
             </w:r>
             <w:r w:rsidR="009600FD">
               <w:t>(long-standing</w:t>
             </w:r>
             <w:r w:rsidR="00AE4447">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00574CC3">
               <w:t>very close</w:t>
             </w:r>
             <w:r w:rsidR="007D5678">
               <w:t xml:space="preserve"> or with multiple partners</w:t>
             </w:r>
             <w:r w:rsidR="00574CC3">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009600FD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">connections with </w:t>
             </w:r>
             <w:r w:rsidR="00497927">
               <w:t>the focus community</w:t>
             </w:r>
             <w:r w:rsidR="000F1DB9">
               <w:t>, local delivery capability and local delivery partners.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4C0779" w14:textId="77A6C0F3" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="00764C51">
+          <w:p w14:paraId="2D4C0779" w14:textId="77A6C0F3" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">The organisation has the appropriate skills and expertise </w:t>
             </w:r>
             <w:r w:rsidR="00976997">
               <w:t xml:space="preserve">(including qualifications, if relevant) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t>to deliver the project, including prior experience delivering similar projects</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and capacity to evaluate and report on impact</w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C77569" w14:textId="346B6F82" w:rsidR="00CA278D" w:rsidRPr="005F50EE" w:rsidRDefault="00CA278D" w:rsidP="00764C51">
+          <w:p w14:paraId="58C77569" w14:textId="346B6F82" w:rsidR="00CA278D" w:rsidRPr="005F50EE" w:rsidRDefault="00CA278D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">Applications include </w:t>
             </w:r>
             <w:r w:rsidR="007560E9">
               <w:t xml:space="preserve">recent </w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">documentary evidence of previous successful delivery of outcomes to </w:t>
             </w:r>
             <w:r w:rsidR="004D19DB">
               <w:t>the focus community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
@@ -11477,145 +11687,137 @@
       </w:tr>
       <w:tr w:rsidR="00CA278D" w:rsidRPr="00BF0D8B" w14:paraId="6905840C" w14:textId="77777777" w:rsidTr="00806B0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="205D8E9F" w14:textId="77777777" w:rsidR="00CA278D" w:rsidRPr="00330E7E" w:rsidRDefault="00CA278D" w:rsidP="00806B0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="00330E7E">
               <w:t>Criterion 2: Effective delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40352195" w14:textId="094402AE" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="00764C51">
+          <w:p w14:paraId="40352195" w14:textId="094402AE" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">The application sets out the types, level, and </w:t>
             </w:r>
             <w:r w:rsidRPr="00B30272">
               <w:t>intensity</w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E1939">
               <w:t>(frequency, amount</w:t>
             </w:r>
             <w:r w:rsidR="00B8567A">
               <w:t>, in-person</w:t>
             </w:r>
             <w:r w:rsidR="00B30272">
               <w:t xml:space="preserve"> compared to virtual)</w:t>
             </w:r>
             <w:r w:rsidR="004E1939">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t>of supports to be provided to participants and provides a rationale and costings.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51563755" w14:textId="77777777" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="00764C51">
+          <w:p w14:paraId="51563755" w14:textId="77777777" w:rsidR="00CA278D" w:rsidRPr="00D528B5" w:rsidRDefault="00CA278D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t>There is a clear project timeline which demonstrates specific timeframes and milestones for each activity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21604ADE" w14:textId="77777777" w:rsidR="00CA278D" w:rsidRDefault="00CA278D" w:rsidP="00764C51">
+          <w:p w14:paraId="21604ADE" w14:textId="77777777" w:rsidR="00CA278D" w:rsidRDefault="00CA278D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
-              <w:t xml:space="preserve">The application outlines how participants benefit and </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> mitigation measures for potential </w:t>
+              <w:t xml:space="preserve">The application outlines how participants benefit and has mitigation measures for potential </w:t>
             </w:r>
             <w:r>
               <w:t>risk</w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t>s.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7395886D" w14:textId="4D6343DB" w:rsidR="002F7F29" w:rsidRPr="00C76237" w:rsidRDefault="002F7F29" w:rsidP="00764C51">
+          <w:p w14:paraId="7395886D" w14:textId="4D6343DB" w:rsidR="002F7F29" w:rsidRPr="00C76237" w:rsidRDefault="002F7F29" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>The project</w:t>
             </w:r>
             <w:r w:rsidR="00516904">
               <w:t xml:space="preserve"> is located or focused on </w:t>
             </w:r>
             <w:r w:rsidR="00DA76DC">
               <w:t xml:space="preserve">geographical </w:t>
             </w:r>
             <w:r w:rsidR="00925ED3">
               <w:t>areas of greatest need and the application provides evidence of this need.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
@@ -11634,164 +11836,160 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0086525D" w:rsidRPr="00BF0D8B" w14:paraId="653CA937" w14:textId="77777777" w:rsidTr="00806B0A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADA1C66" w14:textId="18EDBCF3" w:rsidR="0086525D" w:rsidRPr="00330E7E" w:rsidRDefault="0086525D" w:rsidP="00806B0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="00330E7E">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Criterion 3: </w:t>
             </w:r>
             <w:r w:rsidRPr="00330E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Relevan</w:t>
             </w:r>
             <w:r w:rsidR="009B02D5">
               <w:rPr>
                 <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>t and evidence-based</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D47683" w14:textId="6CF6D2BC" w:rsidR="0086525D" w:rsidRPr="00F1247E" w:rsidRDefault="0086525D" w:rsidP="00764C51">
+          <w:p w14:paraId="52D47683" w14:textId="6CF6D2BC" w:rsidR="0086525D" w:rsidRPr="00F1247E" w:rsidRDefault="0086525D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1247E">
-              <w:t xml:space="preserve">The project identifies a specific issue or need for women and/or girls that will be addressed through the </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>The project identifies a specific issue or need for women and/or girls that will be addressed through the project</w:t>
+            </w:r>
             <w:r w:rsidR="00F66C6F" w:rsidRPr="00F1247E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F66C6F">
               <w:t>and the application provides evidence of this need</w:t>
             </w:r>
             <w:r w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD35C9D" w14:textId="12EEB100" w:rsidR="0086525D" w:rsidRPr="00F1247E" w:rsidRDefault="00117B0C" w:rsidP="00764C51">
+          <w:p w14:paraId="3BD35C9D" w14:textId="12EEB100" w:rsidR="0086525D" w:rsidRPr="00F1247E" w:rsidRDefault="00117B0C" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1247E">
               <w:t>The project aligns with</w:t>
             </w:r>
             <w:r w:rsidR="0086525D" w:rsidRPr="00F1247E">
               <w:t xml:space="preserve"> one of the three pillars of the NSW Women’s Strategy</w:t>
             </w:r>
             <w:r w:rsidR="00587AD5" w:rsidRPr="00F1247E">
               <w:t>, with preference given to Pillars 2 and 3</w:t>
             </w:r>
             <w:r w:rsidR="0086525D" w:rsidRPr="00F1247E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB188EC" w14:textId="61932ED8" w:rsidR="004D6248" w:rsidRPr="00D528B5" w:rsidRDefault="004D6248" w:rsidP="00764C51">
+          <w:p w14:paraId="0BB188EC" w14:textId="61932ED8" w:rsidR="004D6248" w:rsidRPr="00D528B5" w:rsidRDefault="004D6248" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">The project aligns with the </w:t>
             </w:r>
             <w:r w:rsidR="008E37E4" w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">aims of the </w:t>
             </w:r>
             <w:r w:rsidR="003C47B3" w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">Investing in Women </w:t>
             </w:r>
             <w:r w:rsidR="008E37E4" w:rsidRPr="00F1247E">
               <w:t>program and this round.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C806106" w14:textId="491B1D5D" w:rsidR="0086525D" w:rsidRPr="003D571A" w:rsidRDefault="0086525D" w:rsidP="00764C51">
+          <w:p w14:paraId="7C806106" w14:textId="491B1D5D" w:rsidR="0086525D" w:rsidRPr="003D571A" w:rsidRDefault="0086525D" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">The project is relevant and </w:t>
             </w:r>
             <w:r w:rsidR="0067269E" w:rsidRPr="00F1247E">
               <w:t>feasible,</w:t>
             </w:r>
             <w:r w:rsidR="00B6587A" w:rsidRPr="00F1247E">
               <w:t xml:space="preserve"> and the application includes </w:t>
             </w:r>
             <w:r w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">evidence </w:t>
             </w:r>
             <w:r w:rsidR="002335FE" w:rsidRPr="00F1247E">
               <w:t xml:space="preserve">of the efficacy of the </w:t>
             </w:r>
             <w:r w:rsidR="003D571A" w:rsidRPr="00F1247E">
               <w:t>project approach</w:t>
@@ -11833,56 +12031,56 @@
       </w:tr>
       <w:tr w:rsidR="00922D3A" w:rsidRPr="00BF0D8B" w14:paraId="7209FF00" w14:textId="77777777" w:rsidTr="00806B0A">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4684F4FF" w14:textId="740CEBEE" w:rsidR="00922D3A" w:rsidRPr="00330E7E" w:rsidRDefault="00922D3A" w:rsidP="00806B0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="00C308F0">
               <w:t>Criterion 4: Value for money</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC406BE" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00482C69" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
+          <w:p w14:paraId="2EC406BE" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00482C69" w:rsidRDefault="00922D3A" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00482C69">
               <w:t>There is a clear budget outlining expenditure which demonstrates value for money in terms of:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31437579" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00482C69" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00482C69">
               <w:t>funding sought from WNSW</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03FE839E" w14:textId="5ABD3AA7" w:rsidR="00922D3A" w:rsidRPr="00482C69" w:rsidRDefault="0067269E" w:rsidP="00764C51">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -11890,116 +12088,116 @@
             <w:r>
               <w:t>applicant</w:t>
             </w:r>
             <w:r w:rsidR="00922D3A" w:rsidRPr="00482C69">
               <w:t xml:space="preserve"> contributions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560C0403" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00482C69" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00482C69">
               <w:t>overall costs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2602C919" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00482C69" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00482C69">
               <w:t>the value of the outcomes and benefits that will be delivered.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E98E09" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00F1247E" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
+          <w:p w14:paraId="53E98E09" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRPr="00F1247E" w:rsidRDefault="00922D3A" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1247E">
               <w:t>Benefits to participants are clear and the cost per participant justifies the funding sought.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41FAD3D3" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
+          <w:p w14:paraId="41FAD3D3" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRDefault="00922D3A" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>The budget includes only e</w:t>
             </w:r>
             <w:r w:rsidRPr="00482C69">
               <w:t xml:space="preserve">ligible funding </w:t>
             </w:r>
             <w:r>
               <w:t>items.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E9D1659" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
+          <w:p w14:paraId="4E9D1659" w14:textId="77777777" w:rsidR="00922D3A" w:rsidRDefault="00922D3A" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>The budget is feasible (the amount of money requested is likely to be sufficient for the project to deliver its stated aims).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75B7BC91" w14:textId="7B6F4638" w:rsidR="00922D3A" w:rsidRPr="00D528B5" w:rsidRDefault="00922D3A" w:rsidP="00764C51">
+          <w:p w14:paraId="75B7BC91" w14:textId="7B6F4638" w:rsidR="00922D3A" w:rsidRPr="00D528B5" w:rsidRDefault="00922D3A" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>The budget demonstrates how resources will be optimised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24C9F007" w14:textId="76E5D624" w:rsidR="00922D3A" w:rsidRPr="00BF0D8B" w:rsidRDefault="00922D3A" w:rsidP="00806B0A">
             <w:pPr>
               <w:pStyle w:val="BodyTextCentred"/>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -12025,113 +12223,113 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4707942A" w14:textId="4834BCCD" w:rsidR="00E77220" w:rsidRPr="00C308F0" w:rsidRDefault="00E77220" w:rsidP="00806B0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="00C308F0">
               <w:t xml:space="preserve">Criterion 5: </w:t>
             </w:r>
             <w:r>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00C308F0">
               <w:t>utcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3BD300" w14:textId="77777777" w:rsidR="00E77220" w:rsidRPr="00D528B5" w:rsidRDefault="00E77220" w:rsidP="00764C51">
+          <w:p w14:paraId="2A3BD300" w14:textId="77777777" w:rsidR="00E77220" w:rsidRPr="00D528B5" w:rsidRDefault="00E77220" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">The application </w:t>
             </w:r>
             <w:r w:rsidRPr="002F66E9">
               <w:t>outlines the practical ways that women and/or girls will benefit from the project and how these outcomes will be measured and evaluated.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541A6843" w14:textId="77777777" w:rsidR="00E77220" w:rsidRPr="00D528B5" w:rsidRDefault="00E77220" w:rsidP="00764C51">
+          <w:p w14:paraId="541A6843" w14:textId="77777777" w:rsidR="00E77220" w:rsidRPr="00D528B5" w:rsidRDefault="00E77220" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">The outcomes are valuable </w:t>
             </w:r>
             <w:r>
               <w:t>(they a</w:t>
             </w:r>
             <w:r w:rsidRPr="003E57B7">
               <w:t>dvance gender equality in NSW to ensure women and girls have full access to opportunity and choice, have their diversity recognised, are valued for their contribution and can participate in all aspects of life freely and safely</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">and appropriate for </w:t>
             </w:r>
             <w:r>
               <w:t>the focus community</w:t>
             </w:r>
             <w:r w:rsidRPr="002F66E9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CBE49B" w14:textId="141EB433" w:rsidR="00E77220" w:rsidRPr="00482C69" w:rsidRDefault="00E77220" w:rsidP="00764C51">
+          <w:p w14:paraId="08CBE49B" w14:textId="141EB433" w:rsidR="00E77220" w:rsidRPr="00482C69" w:rsidRDefault="00E77220" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-714"/>
                 <w:tab w:val="num" w:pos="357"/>
               </w:tabs>
               <w:ind w:left="357"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve">The project </w:t>
             </w:r>
             <w:r>
               <w:t>aims to</w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t xml:space="preserve"> create sustainable change and ongoing benefits for </w:t>
             </w:r>
             <w:r w:rsidRPr="002F66E9">
               <w:t>women and girls</w:t>
             </w:r>
             <w:r w:rsidRPr="00D528B5">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12144,324 +12342,301 @@
               <w:pStyle w:val="BodyTextCentred"/>
               <w:jc w:val="left"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0D8B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="070688AB" w14:textId="7B4AC3E0" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc215562505"/>
       <w:bookmarkStart w:id="70" w:name="_Toc215562506"/>
-      <w:bookmarkStart w:id="71" w:name="_Toc219974751"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc223355842"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00557E96">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="0035203E">
         <w:t xml:space="preserve">assessment </w:t>
       </w:r>
       <w:r w:rsidR="00012D89">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00557E96">
         <w:t xml:space="preserve">riteria for </w:t>
       </w:r>
       <w:r w:rsidR="00012D89">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00012D89" w:rsidRPr="00557E96">
         <w:t>ulti</w:t>
       </w:r>
       <w:r w:rsidRPr="00557E96">
         <w:t>-year project proposals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="20B5B109" w14:textId="3A6D1341" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="00557E96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Public Sans Light"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00557E96">
         <w:rPr>
           <w:rFonts w:cs="Public Sans Light"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In addition to the criteria above, to be considered for multi-year funding, organisations must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7555607C" w14:textId="0588758A" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="00B4579A">
+    <w:p w14:paraId="7555607C" w14:textId="0588758A" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00557E96">
         <w:t>be bold in seeking to address the issues the project has identified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67637A6B" w14:textId="5F11E933" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="00B4579A">
+    <w:p w14:paraId="67637A6B" w14:textId="5F11E933" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00557E96">
         <w:t>propose an ambitious project that will have a significant impact for focus communities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5C40FF" w14:textId="4D2C40F6" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="00B4579A">
+    <w:p w14:paraId="6E5C40FF" w14:textId="4D2C40F6" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00557E96">
         <w:t>demonstrate a proven track record in delivery and outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64366694" w14:textId="35C50BBD" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="00B4579A">
+    <w:p w14:paraId="64366694" w14:textId="35C50BBD" w:rsidR="00557E96" w:rsidRPr="00557E96" w:rsidRDefault="00557E96" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00557E96">
         <w:t>demonstrate the ability to provide high quality evidence of results and outcomes and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571445C7" w14:textId="63601A7D" w:rsidR="00557E96" w:rsidRDefault="00557E96" w:rsidP="00B4579A">
+    <w:p w14:paraId="571445C7" w14:textId="63601A7D" w:rsidR="00557E96" w:rsidRDefault="00557E96" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00557E96">
         <w:t>demonstrate how resources will be optimised.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794F3A35" w14:textId="55146D00" w:rsidR="00206B66" w:rsidRDefault="002D744D" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc219974752"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc223355843"/>
       <w:r>
         <w:t>Prioritisation of projects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="37976ED4" w14:textId="77777777" w:rsidR="00900392" w:rsidRDefault="00D14E84" w:rsidP="004F7205">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Assessment Panel may </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a range of factors when</w:t>
+        <w:t>The Assessment Panel may take into account a range of factors when</w:t>
       </w:r>
       <w:r w:rsidR="00EA236E">
         <w:t xml:space="preserve"> recommending a list of </w:t>
       </w:r>
       <w:r w:rsidR="007225DD">
         <w:t xml:space="preserve">eligible </w:t>
       </w:r>
       <w:r w:rsidR="00EA236E">
         <w:t>applications for grant funding</w:t>
       </w:r>
       <w:r w:rsidR="007225DD">
         <w:t>. In addition to performance against the assessment criteria (</w:t>
       </w:r>
       <w:r w:rsidR="007225DD" w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>section 3.1</w:t>
       </w:r>
       <w:r w:rsidR="007225DD">
         <w:t xml:space="preserve">) the </w:t>
       </w:r>
       <w:r w:rsidR="00900392">
-        <w:t xml:space="preserve">Panel may </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7E52A5D3" w14:textId="3E4B7155" w:rsidR="001B004E" w:rsidRDefault="001B004E" w:rsidP="00806B0A">
+        <w:t>Panel may take into account:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E52A5D3" w14:textId="3E4B7155" w:rsidR="001B004E" w:rsidRDefault="001B004E" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ensuring an equitable</w:t>
       </w:r>
       <w:r w:rsidR="00567C8D">
         <w:t xml:space="preserve"> geographical spread of activities </w:t>
       </w:r>
       <w:r>
         <w:t>across NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8B2760" w14:textId="4B66E30F" w:rsidR="00567C8D" w:rsidRDefault="001B004E" w:rsidP="00806B0A">
+    <w:p w14:paraId="4B8B2760" w14:textId="4B66E30F" w:rsidR="00567C8D" w:rsidRDefault="001B004E" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ensuring</w:t>
       </w:r>
       <w:r w:rsidR="00567C8D">
         <w:t xml:space="preserve"> a balance of </w:t>
       </w:r>
       <w:r w:rsidR="00A16C91">
         <w:t>projects support</w:t>
       </w:r>
       <w:r w:rsidR="00676914">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00A16C91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00567C8D">
         <w:t xml:space="preserve">metropolitan and regional </w:t>
       </w:r>
       <w:r w:rsidR="00A16C91">
         <w:t>NSW communities</w:t>
       </w:r>
       <w:r w:rsidR="00567C8D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00567C8D" w:rsidRPr="001C6128">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00567C8D">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00567C8D" w:rsidRPr="001C6128">
-        <w:t xml:space="preserve">egional NSW’ refers to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the parts of NSW that sit outside the metropolitan areas of Greater Sydney, Newcastle and Wollongong – see the Regional and Metropolitan boundaries maps </w:t>
+        <w:t xml:space="preserve">egional NSW’ refers to all of the parts of NSW that sit outside the metropolitan areas of Greater Sydney, Newcastle and Wollongong – see the Regional and Metropolitan boundaries maps </w:t>
       </w:r>
       <w:r w:rsidR="00567C8D">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="00567C8D" w:rsidRPr="00633499">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Appendix D</w:t>
       </w:r>
       <w:r w:rsidR="00567C8D" w:rsidRPr="001C6128">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087A682E" w14:textId="164489CA" w:rsidR="00B51C8B" w:rsidRDefault="00A16C91" w:rsidP="00806B0A">
+    <w:p w14:paraId="087A682E" w14:textId="164489CA" w:rsidR="00B51C8B" w:rsidRDefault="00A16C91" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ensuring an equitable spread of focus communities (</w:t>
       </w:r>
       <w:r w:rsidRPr="00806B0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>section 1.4</w:t>
       </w:r>
       <w:r>
         <w:t>) will be supporte</w:t>
       </w:r>
       <w:r w:rsidR="00D50294">
         <w:t>d</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135D2643" w14:textId="55C15F99" w:rsidR="00E56FD4" w:rsidRDefault="00E56FD4" w:rsidP="00806B0A">
+    <w:p w14:paraId="135D2643" w14:textId="55C15F99" w:rsidR="00E56FD4" w:rsidRDefault="00E56FD4" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ensuring an even spread of single- and multi-year projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3338B323" w14:textId="12129423" w:rsidR="0009424A" w:rsidRPr="00557E96" w:rsidRDefault="00900392" w:rsidP="00806B0A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">As other </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3461">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">grants currently administered by Women NSW focus on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
@@ -12619,303 +12794,287 @@
         <w:t>However, c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA06C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ompetitive projects targeting Pillar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 will</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA06C6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> also be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C35D0A" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00CD05A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc219974753"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc223355844"/>
       <w:r>
         <w:t>Evidence requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="3ED50A6C" w14:textId="2AC90E0F" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00CD05A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Projects must be evidence-based. Applicants must be able to demonstrate the evidence defining the problem, that the proposed model is fit for purpose, will effectively addresses </w:t>
       </w:r>
       <w:r w:rsidR="004B7088">
         <w:t>issue facing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the focus community, and will achieve </w:t>
       </w:r>
       <w:r w:rsidR="002E514C">
         <w:t xml:space="preserve">valuable and sustainable </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">outcomes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFD9726" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00CD05A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The evidence for both the problem and intervention should be: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549C42FA" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="549C42FA" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Relevant: the evidence is directly related to the problem and intervention. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C2572D" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="09C2572D" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reliable: the evidence is from a source or person that has knowledge and/or experience related to the problem and intervention. The reliability of evidence is strengthened when it can be supported through different information-gathering methods. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F971177" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="7F971177" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Current: the evidence is up to date (provides a baseline against which change can be measured). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6186044E" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="6186044E" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Adequate: there is enough evidence to verify the existence and size of the problem, as well as the rigour and effectiveness of the intervention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D600AC3" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00CD05A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The specific problem should be articulated in terms of extent, demographics, and location.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1889C04C" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00CD05A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence of the problem can be demonstrated through:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A2D4FC" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="77A2D4FC" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>published data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD1BC49" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="3CD1BC49" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">peer-reviewed published research, and/or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5531165C" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="00B4579A">
+    <w:p w14:paraId="5531165C" w14:textId="77777777" w:rsidR="00CD05A3" w:rsidRDefault="00CD05A3" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">independent program evaluations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB6A91D" w14:textId="1EA498A6" w:rsidR="00CF3197" w:rsidRPr="004D371F" w:rsidRDefault="00CD05A3" w:rsidP="00CD05A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="357"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is recognised that some innovative solutions may lack a strong evidence base, however, applicants should demonstrate and apply relevant </w:t>
       </w:r>
       <w:r w:rsidR="004D371F">
         <w:t>experience</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, practice wisdom, and correlations with evidence from other areas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00042D68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="004D371F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> contains a non-exhaustive list of sources of evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D42A0FF" w14:textId="77777777" w:rsidR="00E85A0C" w:rsidRDefault="00E85A0C">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Toc156918594"/>
       <w:bookmarkStart w:id="75" w:name="_Toc178675346"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BBE0D4" w14:textId="4DC68ACB" w:rsidR="00C2318D" w:rsidRDefault="00D5181D" w:rsidP="00C2318D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc219974754"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc223355845"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Expression of Interest and </w:t>
       </w:r>
       <w:r w:rsidR="00C2318D">
         <w:t>Application process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="35445D73" w14:textId="0F25BEA4" w:rsidR="009D705A" w:rsidRDefault="009D705A" w:rsidP="005B4BAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Segoe UI"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t>To streamline the application process, Women NSW uses a two-stage process for Investing in Women Grants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC1D361" w14:textId="6AE21D5B" w:rsidR="009D705A" w:rsidRDefault="009D705A" w:rsidP="005B4BAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Segoe UI"/>
           <w:color w:val="22272B"/>
         </w:rPr>
-        <w:t xml:space="preserve">The first stage involves completing a short Expression of Interest (EOI) form through </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. Applicants will not be able to apply for a grant without </w:t>
+        <w:t xml:space="preserve">The first stage involves completing a short Expression of Interest (EOI) form through SmartyGrants. Applicants will not be able to apply for a grant without </w:t>
       </w:r>
       <w:r w:rsidR="005B4BAA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Segoe UI"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t xml:space="preserve">first </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Segoe UI"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t>submitting an Expression of Interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D6F879" w14:textId="47CE8A7E" w:rsidR="009D705A" w:rsidRDefault="009D705A" w:rsidP="005B4BAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -12947,176 +13106,156 @@
         </w:rPr>
         <w:t xml:space="preserve">Full grant applications will go through a comprehensive assessment process to determine the successful </w:t>
       </w:r>
       <w:r w:rsidR="005B4BAA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Segoe UI"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t>projec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Segoe UI"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t>ts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378FF0F3" w14:textId="24E1732F" w:rsidR="004663E1" w:rsidRPr="004663E1" w:rsidRDefault="004663E1" w:rsidP="004663E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00952ECB">
+        <w:r w:rsidRPr="007D32C9">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:bCs/>
-            <w:highlight w:val="yellow"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Frequently Asked Questions (FAQs)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00952ECB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007D32C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to assist applicants with the </w:t>
       </w:r>
       <w:r w:rsidR="004625C8">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t>rant application processes will be available on the 202</w:t>
       </w:r>
       <w:r w:rsidR="007D20CD">
         <w:t>6/27</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004625C8">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007D20CD">
         <w:t xml:space="preserve">nvesting in </w:t>
       </w:r>
       <w:r w:rsidR="004625C8">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="007D20CD">
         <w:t>omen</w:t>
       </w:r>
       <w:r w:rsidR="004625C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>grants website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5743D6B9" w14:textId="77777777" w:rsidR="00586042" w:rsidRDefault="00586042" w:rsidP="00586042">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc178675348"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc219974755"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc223355846"/>
       <w:r>
         <w:t>How to apply</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="48AE3E5A" w14:textId="6CAB214D" w:rsidR="00E12171" w:rsidRDefault="00E12171" w:rsidP="00E12171">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc219974756"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc223355847"/>
       <w:bookmarkStart w:id="80" w:name="_Toc178856646"/>
       <w:r w:rsidRPr="00E12171">
         <w:t>Stage One - Expression of Interest Application</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="051D3FA4" w14:textId="7C4C1DD0" w:rsidR="00B319F1" w:rsidRPr="00B319F1" w:rsidRDefault="00B319F1" w:rsidP="00B319F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B319F1">
-        <w:t xml:space="preserve">Eligible organisations can submit one (and only one) EOI through </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> from </w:t>
+        <w:t xml:space="preserve">Eligible organisations can submit one (and only one) EOI through SmartyGrants from </w:t>
       </w:r>
       <w:r w:rsidR="008244D9">
         <w:t xml:space="preserve">10am on </w:t>
       </w:r>
       <w:r w:rsidR="00AC75E3">
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> February</w:t>
       </w:r>
       <w:r w:rsidRPr="00B319F1">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008244D9">
         <w:t xml:space="preserve">3pm on </w:t>
       </w:r>
       <w:r w:rsidR="00E13779">
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> March</w:t>
       </w:r>
       <w:r w:rsidRPr="00B319F1">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B319F1">
-        <w:t xml:space="preserve">. You will receive an automated email via </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> when Women NSW receives your EOI.</w:t>
+        <w:t>. You will receive an automated email via SmartyGrants when Women NSW receives your EOI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1F2063" w14:textId="7CEB7F01" w:rsidR="00B319F1" w:rsidRDefault="00B319F1" w:rsidP="00B319F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B319F1">
         <w:t>If an organisation submits multiple EOIs, only the first submitted EOI will be assessed and all others will be deemed ineligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525D197F" w14:textId="77777777" w:rsidR="00ED7C6E" w:rsidRDefault="00ED7C6E" w:rsidP="00ED7C6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A submitted EOI can be reopened upon request until </w:t>
       </w:r>
       <w:r w:rsidRPr="00596A07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>applications close</w:t>
       </w:r>
       <w:r>
@@ -13126,59 +13265,51 @@
         <w:r w:rsidRPr="002435AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>wnswgrants@tco.nsw.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553DDC10" w14:textId="7FFC7AB4" w:rsidR="00D47396" w:rsidRDefault="00D47396" w:rsidP="00D47396">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We recommend applicants submit </w:t>
       </w:r>
       <w:r w:rsidR="006B040E">
         <w:t>EOI</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">s in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">s in SmartyGrants </w:t>
       </w:r>
       <w:r w:rsidRPr="7E84E27A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>at least two hours prior to the deadline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5F2DF67C">
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ensure any </w:t>
       </w:r>
       <w:r w:rsidR="006C22EB">
         <w:t>attached</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> documents upload properly. </w:t>
       </w:r>
       <w:r w:rsidRPr="7E84E27A">
         <w:rPr>
@@ -13197,215 +13328,161 @@
     </w:p>
     <w:p w14:paraId="7EBFF02C" w14:textId="246DD620" w:rsidR="005B09E1" w:rsidRDefault="005B09E1" w:rsidP="00D47396">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005B09E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants will not be able to submit a full grant application without first submitting an EOI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E479FE1" w14:textId="0D9741B2" w:rsidR="00D47396" w:rsidRDefault="00D47396" w:rsidP="00D47396">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="14960EB8">
         <w:t>Applicants must not provide false or misleading information, and any false or misleading information will render the application ineligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3C2611" w14:textId="64FB511E" w:rsidR="00852CB7" w:rsidRDefault="009B021F" w:rsidP="00852CB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc219974757"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc223355848"/>
       <w:r w:rsidRPr="009B021F">
         <w:t>Stage Two – Full Grant Application (shortlisted applicants only)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="5FFEB172" w14:textId="5A455510" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="0042277A" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Shortlisted o</w:t>
       </w:r>
       <w:r w:rsidR="005E20B7" w:rsidRPr="005E20B7">
-        <w:t xml:space="preserve">rganisations must complete a full grant application form through </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> between 10am on </w:t>
+        <w:t xml:space="preserve">rganisations must complete a full grant application form through SmartyGrants between 10am on </w:t>
       </w:r>
       <w:r w:rsidR="009501C9">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="005E20B7" w:rsidRPr="005E20B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A721BB">
         <w:t xml:space="preserve">April </w:t>
       </w:r>
       <w:r w:rsidR="005E20B7" w:rsidRPr="005E20B7">
         <w:t>to 3pm on 2</w:t>
       </w:r>
       <w:r w:rsidR="009501C9">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F636C4">
         <w:t xml:space="preserve"> April</w:t>
       </w:r>
       <w:r w:rsidR="005E20B7" w:rsidRPr="005E20B7">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00F636C4">
         <w:t>6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EA3C41" w14:textId="6A4A391C" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
-        <w:t xml:space="preserve">We recommend applicants submit forms in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">We recommend applicants submit forms in SmartyGrants </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>at least two hours prior to the deadline</w:t>
       </w:r>
       <w:r w:rsidRPr="005E20B7">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ensure any </w:t>
+        <w:t xml:space="preserve"> in order to ensure any </w:t>
       </w:r>
       <w:r w:rsidR="00906171">
         <w:t>attached</w:t>
       </w:r>
       <w:r w:rsidRPr="005E20B7">
         <w:t xml:space="preserve"> documents upload properly. Applicants have been caught out in the past being unable to submit their application in time due to slow upload times. </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20B7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Late applications will not be accepted</w:t>
       </w:r>
       <w:r w:rsidRPr="005E20B7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D165B49" w14:textId="3C7DDB50" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
-        <w:t xml:space="preserve">Applications are completed and submitted online via the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> when Women NSW receives your application.</w:t>
+        <w:t>Applications are completed and submitted online via the SmartyGrants Management portal. You will receive an automated email via SmartyGrants when Women NSW receives your application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A37941" w14:textId="408FE654" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
         <w:t xml:space="preserve">You have the option to create a </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="005E20B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SmartyFile</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="005E20B7">
-        <w:t xml:space="preserve"> profile for your organisation. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> profile for your organisation. SmartyFile allows organisations to collaborate with team members, pre-fill information into forms and manage, view, </w:t>
+      </w:r>
       <w:r w:rsidRPr="005E20B7">
-        <w:t>SmartyFile</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> allows organisations to collaborate with team members, pre-fill information into forms and manage, view, search, and sort submissions across multiple funders in one spot. To learn more, go to </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">search, and sort submissions across multiple funders in one spot. To learn more, go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005E20B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">About </w:t>
+          <w:t>About SmartyFile</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="005E20B7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356F9A77" w14:textId="3965FFBE" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
         <w:t>To support greater accessibility applicants may request to submit a video response to Full Grant application questions. Women NSW staff are available to support applicants with recording and preparing a file for upload, if required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158597A2" w14:textId="3BB1E594" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
         <w:t xml:space="preserve">A submitted application can be reopened upon request until </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20B7">
         <w:rPr>
@@ -13420,93 +13497,77 @@
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005E20B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>wnswgrants@tco.nsw.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E20B7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4116D182" w14:textId="32C126C6" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
         <w:t>Submission of an application does not guarantee funding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23702FC9" w14:textId="36F942C3" w:rsidR="005E20B7" w:rsidRPr="005E20B7" w:rsidRDefault="005E20B7" w:rsidP="005E20B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
-        <w:t xml:space="preserve">If successful, the Funding Agreement and final acquittal for the grant will be managed using the </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>If successful, the Funding Agreement and final acquittal for the grant will be managed using the SmartyGrants portal and AdobeSign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49185924" w14:textId="4516FCC5" w:rsidR="009B021F" w:rsidRPr="009B021F" w:rsidRDefault="005E20B7" w:rsidP="009B021F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E20B7">
         <w:t>Applicants must not provide false or misleading information, and any false or misleading information will render the application ineligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46625AE7" w14:textId="77777777" w:rsidR="00586042" w:rsidRPr="002D477B" w:rsidRDefault="00586042" w:rsidP="00D47396">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc219974758"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc223355849"/>
       <w:r w:rsidRPr="002D477B">
         <w:t>Support for Applicants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="46461CCB" w14:textId="77777777" w:rsidR="00586042" w:rsidRPr="00F918A2" w:rsidRDefault="00586042" w:rsidP="00D47396">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc219974759"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc223355850"/>
       <w:r w:rsidRPr="00F918A2">
         <w:t>Accessibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="0ACB7F86" w14:textId="6DE7A561" w:rsidR="00586042" w:rsidRPr="00F918A2" w:rsidRDefault="00586042" w:rsidP="00586042">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13639,51 @@
         <w:t>omen NSW will document</w:t>
       </w:r>
       <w:r w:rsidR="00661E3A">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> any support provid</w:t>
       </w:r>
       <w:r w:rsidR="003A7667">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE8011C" w14:textId="77777777" w:rsidR="00586042" w:rsidRPr="00F918A2" w:rsidRDefault="00586042" w:rsidP="00D47396">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc219974760"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc223355851"/>
       <w:r w:rsidRPr="00F918A2">
         <w:t>Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="4E7F694F" w14:textId="77777777" w:rsidR="00586042" w:rsidRDefault="00586042" w:rsidP="00586042">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
@@ -13639,102 +13700,80 @@
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>wnswgrants@tco.nsw.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. A submitted application can be reopened upon request until applications close.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F1911F" w14:textId="26D1261B" w:rsidR="008652B5" w:rsidRPr="00E37251" w:rsidRDefault="008652B5" w:rsidP="008652B5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="879" w:hanging="879"/>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc204682648"/>
-      <w:bookmarkStart w:id="86" w:name="_Toc219974761"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc223355852"/>
       <w:r w:rsidRPr="00E37251">
         <w:t>SmartyGrants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1AF38072" w14:textId="359D3D22" w:rsidR="008652B5" w:rsidRPr="00F918A2" w:rsidRDefault="008652B5" w:rsidP="008652B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For technical issues related to the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> platform please contact the support team </w:t>
+        <w:t xml:space="preserve">For technical issues related to the SmartyGrants platform please contact the support team </w:t>
       </w:r>
       <w:r w:rsidR="00FD046D" w:rsidRPr="00076F89">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Monday to Friday 9:00am to 5:00pm (AEDT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9350B0" w14:textId="77777777" w:rsidR="008652B5" w:rsidRPr="00F918A2" w:rsidRDefault="008652B5" w:rsidP="008652B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
@@ -13776,184 +13815,125 @@
       </w:pPr>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
         </w:rPr>
         <w:t>Phone: (03) 9320 6888</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385A681D" w14:textId="489E3D21" w:rsidR="00875D27" w:rsidRDefault="00586042" w:rsidP="007056DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F918A2">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="SimSun" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="22272B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants have the option to create a </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Applicants have the option to create a SmartyFile profile for your organisation. SmartyFile allows organisations to collaborate with team members, pre-fill information into forms and manage, view, search, and sort submissions across multiple funders in one spot. To learn more, go to About SmartyFile </w:t>
       </w:r>
       <w:r w:rsidR="00875D27">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F93A2EE" w14:textId="221662A8" w:rsidR="00A1575C" w:rsidRDefault="00875D27" w:rsidP="00875D27">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc219974762"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc223355853"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Assessment process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="02FA4C5F" w14:textId="77777777" w:rsidR="005532E7" w:rsidRDefault="005532E7" w:rsidP="005532E7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc179300233"/>
       <w:bookmarkStart w:id="89" w:name="_Toc156918599"/>
       <w:bookmarkStart w:id="90" w:name="_Toc204682651"/>
-      <w:bookmarkStart w:id="91" w:name="_Toc219974763"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc223355854"/>
       <w:bookmarkStart w:id="92" w:name="_Toc138860745"/>
       <w:bookmarkStart w:id="93" w:name="_Toc156918600"/>
       <w:bookmarkStart w:id="94" w:name="_Toc178675357"/>
       <w:bookmarkEnd w:id="88"/>
       <w:r>
         <w:t>Assessment of grant applications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="2F4E166B" w14:textId="50E06986" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="005532E7" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="000F71CD">
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:t>is is a</w:t>
       </w:r>
       <w:r w:rsidR="00426E36">
         <w:t>n open and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> competitive grants program.  </w:t>
       </w:r>
       <w:r w:rsidR="00682EFA" w:rsidRPr="00682EFA">
         <w:t xml:space="preserve">Applicants will be assessed and scored against the </w:t>
       </w:r>
       <w:r w:rsidR="002733E2">
         <w:t xml:space="preserve">assessment </w:t>
       </w:r>
       <w:r w:rsidR="00682EFA" w:rsidRPr="00682EFA">
         <w:t>criteria. Applications with the highest scores are more likely to be funded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BEC92E" w14:textId="48DE09F0" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>All applications are assessed through the staged process as outlined below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F38E065" w14:textId="09301E7F" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00CB639F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc219974764"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc223355855"/>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Stage One – Expression of Interest Application</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="7405781A" w14:textId="160EAD9B" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>EOIs are initially reviewed by Women NSW staff to ensure compliance with mandatory eligibility criteria and alignment with the focus communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DD6F90" w14:textId="626CC7B5" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Any EOI deemed ineligible will not proceed to the next stage of the assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0DB35E" w14:textId="3BCF9C04" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00535677" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -13985,241 +13965,226 @@
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t xml:space="preserve">Due to the competitive nature of the </w:t>
       </w:r>
       <w:r w:rsidR="00FD6D04">
         <w:t xml:space="preserve">Investing in </w:t>
       </w:r>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Women Grants, not all EOIs that meet the assessment criteria will be shortlisted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4873FB27" w14:textId="040DE0AB" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Recommendations of the top ranking EOIs will be approved by the Director of Women NSW.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2476D53F" w14:textId="5A20278F" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
-        <w:t xml:space="preserve">All EOI applicants will be advised of their application outcome in writing through the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> portal. The top ranking EOIs will be invited to submit a full grant application.</w:t>
+        <w:t>All EOI applicants will be advised of their application outcome in writing through the SmartyGrants portal. The top ranking EOIs will be invited to submit a full grant application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDF8FB3" w14:textId="28E741E4" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00CB639F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc219974765"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc223355856"/>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Stage Two – Full Grant Application Assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="0498C09D" w14:textId="4834CA69" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>All submitted full grant applications will be assessed individually by members of the Assessment Panel against assessment criteria and given a score. Applications will then be ranked according to the total scores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732200CD" w14:textId="35682BA3" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>The panel will consist of qualified and experienced representatives and will include Women NSW staff and a</w:t>
       </w:r>
       <w:r w:rsidR="00FD6D04">
         <w:t>t least o</w:t>
       </w:r>
       <w:r w:rsidRPr="00682EFA">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00FD6D04">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00682EFA">
         <w:t xml:space="preserve"> independent panel member.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A85BA65" w14:textId="785EEE4B" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00DC5DF9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc219974766"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc223355857"/>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Stage Three – Assessment Panel recommendations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="774CB3B1" w14:textId="34E303D7" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>The Assessment panel will meet and discuss all full grant applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54968902" w14:textId="2271B72A" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t xml:space="preserve">The assessment panel will then make their recommendations to the final decision maker, the </w:t>
       </w:r>
       <w:r w:rsidR="00C87EB6">
         <w:t>Deputy Secretary, Social Policy and Intergovernmental Relations</w:t>
       </w:r>
       <w:r w:rsidRPr="00682EFA">
         <w:t xml:space="preserve"> for approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E12E75F" w14:textId="4B3B1210" w:rsidR="00682EFA" w:rsidRPr="00682EFA" w:rsidRDefault="00682EFA" w:rsidP="00682EFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00682EFA">
         <w:t>Applicants will be notified in writing of the outcome of the assessment process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F01613" w14:textId="2642F297" w:rsidR="00D34176" w:rsidRDefault="00D34176" w:rsidP="00812A01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc219974767"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc223355858"/>
       <w:r>
         <w:t>Notification of application outcome</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="7860D739" w14:textId="1E49D93E" w:rsidR="00565A51" w:rsidRDefault="00565A51" w:rsidP="00565A51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="99" w:name="_Toc156918601"/>
       <w:bookmarkStart w:id="100" w:name="_Toc178675358"/>
       <w:bookmarkStart w:id="101" w:name="_Toc138860746"/>
       <w:r>
         <w:t>Applicants will be advised of their application outcome in writing prior to any public announcement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362D920E" w14:textId="77777777" w:rsidR="00565A51" w:rsidRDefault="00565A51" w:rsidP="00565A51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Notification will also make clear how and when grants will be announced publicly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D48EFBE" w14:textId="77777777" w:rsidR="00565A51" w:rsidRDefault="00565A51" w:rsidP="00565A51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> no appeals process available for this Grant Program.</w:t>
+        <w:t>There is no appeals process available for this Grant Program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4221F888" w14:textId="77777777" w:rsidR="00565A51" w:rsidRDefault="00565A51" w:rsidP="00565A51">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Announcements will not be made regarding grants awarded before the grantee has been informed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3123FF" w14:textId="77777777" w:rsidR="00D34176" w:rsidRDefault="00D34176" w:rsidP="00D34176">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc219974768"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc223355859"/>
       <w:r>
         <w:t>Feedback on applications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="4890D10A" w14:textId="488D27D5" w:rsidR="00132AF6" w:rsidRPr="00132AF6" w:rsidRDefault="00D34176" w:rsidP="00132AF6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Funding is limited and not all applications are successful. </w:t>
       </w:r>
       <w:bookmarkStart w:id="103" w:name="_Toc156918602"/>
       <w:bookmarkStart w:id="104" w:name="_Toc178675359"/>
       <w:r w:rsidR="00132AF6" w:rsidRPr="00132AF6">
         <w:t>Feedback will not be provided for unsuccessful Expression of Interest applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B041C0" w14:textId="643B5144" w:rsidR="00132AF6" w:rsidRPr="00132AF6" w:rsidRDefault="00132AF6" w:rsidP="00132AF6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00132AF6">
+        <w:lastRenderedPageBreak/>
         <w:t>Unsuccessful full grant applicants can request tailored feedback on their application delivered by the Women NSW team. You will be provided with the option to request feedback for up to two months after your unsuccessful notification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D0DBEB" w14:textId="62D749C6" w:rsidR="00D34176" w:rsidRDefault="00D34176" w:rsidP="00812A01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc219974769"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc223355860"/>
       <w:r>
         <w:t>Publication of grants information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="4F91743A" w14:textId="77777777" w:rsidR="00D34176" w:rsidRDefault="00D34176" w:rsidP="00D34176">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The NSW Grants Administration Guide requires that certain information is published in relation to grants awarded no later than 45 calendar days after the grant agreement takes effect (see section 6.5 of the Guide and Appendix A to the Guide). This information is also open access information under the </w:t>
       </w:r>
       <w:r w:rsidRPr="001F36EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Government Information (Public Access) Act 2009</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (NSW) (</w:t>
       </w:r>
       <w:r w:rsidRPr="001F36EF">
@@ -14254,60 +14219,61 @@
           <w:iCs/>
         </w:rPr>
         <w:t>State Records Act 1998</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (NSW).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB451ED" w14:textId="77777777" w:rsidR="00A90FDB" w:rsidRDefault="00A90FDB">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Toc156918604"/>
       <w:bookmarkStart w:id="107" w:name="_Toc178675361"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFD9554" w14:textId="077AD119" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00B4579A">
+    <w:p w14:paraId="6AFD9554" w14:textId="077AD119" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="007A5F32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc219974770"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc223355861"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Successful grant applications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5097"/>
         <w:gridCol w:w="5097"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B1F0C" w14:paraId="5C2C8AA3" w14:textId="77777777" w:rsidTr="00E64573">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FACCD5" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="72A26C95" w14:textId="33751324" w:rsidR="005B1F0C" w:rsidRDefault="005B1F0C" w:rsidP="005B1F0C">
             <w:pPr>
@@ -14361,136 +14327,134 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50CD3C47" w14:textId="009E8609" w:rsidR="001126E6" w:rsidRDefault="00B91ED4" w:rsidP="00CA6A3D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="001126E6">
               <w:t>mail address, phone number, name, and position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE26C6" w14:paraId="1A87EAE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB11BBF" w14:textId="550E3CD6" w:rsidR="00FE26C6" w:rsidRDefault="00FE26C6" w:rsidP="00B4579A">
+          <w:p w14:paraId="1EB11BBF" w14:textId="550E3CD6" w:rsidR="00FE26C6" w:rsidRDefault="00FE26C6" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Not-for-profits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B822311" w14:textId="1E40C479" w:rsidR="00FE26C6" w:rsidRDefault="00FE26C6" w:rsidP="00FE26C6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>An authorised officer may be a member of the executive/committee as deemed under the Articles of Association or Constitution for a not-for-profit organisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE26C6" w14:paraId="37819EB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2558B023" w14:textId="19ED7E2B" w:rsidR="00FE26C6" w:rsidRDefault="00C942FB" w:rsidP="00B4579A">
+          <w:p w14:paraId="2558B023" w14:textId="19ED7E2B" w:rsidR="00FE26C6" w:rsidRDefault="00C942FB" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00F052E5">
               <w:t>Incorporated Associations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5669E4F6" w14:textId="190DD5B1" w:rsidR="00FE26C6" w:rsidRDefault="00AB5A80" w:rsidP="00CA6A3D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>Are</w:t>
             </w:r>
             <w:r w:rsidR="00C942FB">
               <w:t xml:space="preserve"> required to provide a copy of the </w:t>
             </w:r>
             <w:r w:rsidR="00C942FB" w:rsidRPr="00F74FA4">
               <w:t>resolution or delegation confirming that the signatories have the authority to execute a Deed or Contract on behalf of the Association.</w:t>
             </w:r>
             <w:r w:rsidR="00BA7CD3">
               <w:t xml:space="preserve">  Also required to provide email details of witnesses to the signatories.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE26C6" w14:paraId="7795D29E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C52BF8D" w14:textId="0181F5B6" w:rsidR="00FE26C6" w:rsidRDefault="00AB5A80" w:rsidP="00C55FF8">
+          <w:p w14:paraId="3C52BF8D" w14:textId="0181F5B6" w:rsidR="00FE26C6" w:rsidRDefault="00AB5A80" w:rsidP="007A5F32">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000B08F4">
               <w:t>Australian  Companies</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8B645B" w14:textId="59991542" w:rsidR="00FE26C6" w:rsidRDefault="00AB5A80" w:rsidP="00CA6A3D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>Are</w:t>
             </w:r>
             <w:r w:rsidRPr="000B08F4">
               <w:t xml:space="preserve"> required to provide evidence confirming </w:t>
             </w:r>
             <w:r w:rsidR="00364AB7">
               <w:t>the company’s</w:t>
             </w:r>
             <w:r w:rsidRPr="000B08F4">
               <w:t xml:space="preserve"> corporate legal structure by way of a paid </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC2D5F">
               <w:t>ASIC</w:t>
             </w:r>
@@ -14582,59 +14546,51 @@
             <w:r w:rsidR="00F0523C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A18E49C" w14:textId="2C2AE00E" w:rsidR="00217158" w:rsidRDefault="00E813C9" w:rsidP="00CA6A3D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">As part of the funding agreement an invoice template is provided. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A7641C7" w14:textId="47DD850F" w:rsidR="00CA6A3D" w:rsidRDefault="000A727F" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Once the funding agreement has been executed by all relevant parties and the correct invoice received, the grant funds will be paid to the nominated bank </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and a </w:t>
+        <w:t xml:space="preserve">Once the funding agreement has been executed by all relevant parties and the correct invoice received, the grant funds will be paid to the nominated bank account and a </w:t>
       </w:r>
       <w:r w:rsidRPr="000A727F">
         <w:t>copy of the executed document will be emailed</w:t>
       </w:r>
       <w:r w:rsidR="00D17DF2">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E59079" w14:textId="1B81985E" w:rsidR="005C1B94" w:rsidRDefault="0036640A" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005C1B94">
         <w:t xml:space="preserve"> meeting will </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">then be </w:t>
       </w:r>
       <w:r w:rsidR="005C1B94">
         <w:t xml:space="preserve">held with the applicant to review Investing in Women Grant expectations and requirements and </w:t>
       </w:r>
       <w:r w:rsidR="00D17DF2">
@@ -14666,54 +14622,55 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>announce</w:t>
       </w:r>
       <w:r w:rsidR="00A82CFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> your success with</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2FB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the grant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCDB52C" w14:textId="77777777" w:rsidR="002F7E32" w:rsidRPr="0002483D" w:rsidRDefault="002F7E32" w:rsidP="002F7E32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc219974771"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc223355862"/>
       <w:bookmarkStart w:id="110" w:name="_Toc156918605"/>
       <w:bookmarkStart w:id="111" w:name="_Toc178675362"/>
       <w:r w:rsidRPr="0002483D">
+        <w:lastRenderedPageBreak/>
         <w:t>Project evaluation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:r w:rsidRPr="0002483D">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC8D386" w14:textId="5411B5BC" w:rsidR="00B50FC5" w:rsidRPr="00A10AFC" w:rsidRDefault="00B50FC5" w:rsidP="00B50FC5">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="160" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14894,51 +14851,51 @@
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>An outcome evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10AFC">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> seeks to evaluate the extent to which a project meets its goals or objectives.  Outcomes evaluation should include both quantitative data (numerical measurements of change) and qualitative data (assessments of how perceptions, attitudes and beliefs have changed).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C38ED10" w14:textId="461EBF69" w:rsidR="00CA6A3D" w:rsidRPr="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc219974772"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc223355863"/>
       <w:r w:rsidRPr="00CA6A3D">
         <w:t xml:space="preserve">Variations to the </w:t>
       </w:r>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidR="00A4535E">
         <w:t>approved funding activity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p w14:paraId="1EEB4B04" w14:textId="4D9C0C4C" w:rsidR="00CA6A3D" w:rsidRPr="00D97A81" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="357"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6044E">
         <w:t xml:space="preserve">Any variations to the </w:t>
       </w:r>
       <w:r w:rsidR="00A4535E">
         <w:t>proposal for which a grant has been awarded</w:t>
@@ -14949,89 +14906,81 @@
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6044E">
         <w:t xml:space="preserve"> in the application form and grant program guidelines must be submitted in writing for approval from Women NSW.  </w:t>
       </w:r>
       <w:r w:rsidR="00A4535E">
         <w:t>Unapproved variations</w:t>
       </w:r>
       <w:r w:rsidR="00A4535E" w:rsidRPr="00D6044E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6044E">
         <w:t>may result in the withdrawal of the grant offer</w:t>
       </w:r>
       <w:r w:rsidR="00A4535E">
         <w:t xml:space="preserve"> or termination of the funding agreement. Approved variations may require amendment to the funding agreement, if the agreement has already been executed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A9A7E1" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRPr="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="113" w:name="_Toc156918606"/>
       <w:bookmarkStart w:id="114" w:name="_Toc178675363"/>
-      <w:bookmarkStart w:id="115" w:name="_Toc219974773"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc223355864"/>
       <w:r w:rsidRPr="00CA6A3D">
         <w:t>Unspent funds</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
     </w:p>
     <w:p w14:paraId="5E9A2AE5" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Organisations must not use the money provided for the project, nor any interest earned on the money, for any other purpose beyond what is specified in the approved submitted application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6C69F5" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Organisations must not carry over funds provided for the approved project, to other programs, events, or organisational operating budgets. All grant monies are required to be spent on the approved </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or the funds must be returned.  </w:t>
+        <w:t xml:space="preserve">Organisations must not carry over funds provided for the approved project, to other programs, events, or organisational operating budgets. All grant monies are required to be spent on the approved project or the funds must be returned.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6929C2E1" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRPr="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="116" w:name="_Toc156918607"/>
       <w:bookmarkStart w:id="117" w:name="_Toc178675364"/>
-      <w:bookmarkStart w:id="118" w:name="_Toc219974774"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc223355865"/>
       <w:r w:rsidRPr="00CA6A3D">
         <w:t>Advertising and promotion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w14:paraId="02261AA4" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Successful grant recipients are responsible for the promotion and advertising of their project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD8C472" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Grant recipients must use the official NSW Government branding on all promotional and advertising materials relating to their grant-funded activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F50C1A" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
@@ -15060,171 +15009,156 @@
     <w:p w14:paraId="469F0076" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Successful applicants are required to acknowledge the financial support by the NSW Government.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE18542" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The Cabinet Office may also publish overarching information about grants awarded including the name of the grant, a description of the grant, the number of grant recipients, the total value of the grant opportunity and the decision-maker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C21F60" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRPr="00CA6A3D" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="119" w:name="_Toc179300241"/>
       <w:bookmarkStart w:id="120" w:name="_Toc179300242"/>
       <w:bookmarkStart w:id="121" w:name="_Toc138860753"/>
       <w:bookmarkStart w:id="122" w:name="_Toc156918608"/>
       <w:bookmarkStart w:id="123" w:name="_Toc178675365"/>
-      <w:bookmarkStart w:id="124" w:name="_Toc219974775"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc223355866"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:r w:rsidRPr="00CA6A3D">
+        <w:lastRenderedPageBreak/>
         <w:t>Reporting and acquittal requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="07B6C09E" w14:textId="0EDE7FCD" w:rsidR="00C638C6" w:rsidRDefault="00C638C6" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="125" w:name="_Toc139894797"/>
       <w:r>
         <w:t xml:space="preserve">A written report on progress, including progress against Key Project Indicators will be required, to support the monitoring of project delivery. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406EBAD3" w14:textId="39583359" w:rsidR="00C638C6" w:rsidRDefault="00C638C6" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All reporting will be submitted online through </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> by the dates specified in the funding agreement. </w:t>
+        <w:t xml:space="preserve">All reporting will be submitted online through SmartyGrants by the dates specified in the funding agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361F426C" w14:textId="38CFE69F" w:rsidR="00213D68" w:rsidRDefault="00213D68" w:rsidP="00213D68">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All projects must be delivered, and funds </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22E04">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">expended by </w:t>
       </w:r>
       <w:r w:rsidR="0013258B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the agreed project end date</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22E04">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364651BF" w14:textId="77777777" w:rsidR="00021683" w:rsidRDefault="00021683" w:rsidP="00021683">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E22E04">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Grant recipients must provide Wo</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">men NSW with a Final Acquittal Report. Women NSW will send the form prior to the required date for you to complete and submit online through </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> by the date specified in the funding agreement. If an acquittal is not received by the due date, Women NSW may request that funding be returned within 28 days.</w:t>
+        <w:t>men NSW with a Final Acquittal Report. Women NSW will send the form prior to the required date for you to complete and submit online through SmartyGrants by the date specified in the funding agreement. If an acquittal is not received by the due date, Women NSW may request that funding be returned within 28 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46794873" w14:textId="2A6661B3" w:rsidR="00C638C6" w:rsidRDefault="00021683" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Organisations must retain all financial records related to grant expenditure and acquittals for seven years.  If the organisation’s committee changes, these documents must be forwarded to the new incoming committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAF0AA4" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRPr="00D6044E" w:rsidRDefault="00CA6A3D" w:rsidP="00B4579A">
+    <w:p w14:paraId="6AAF0AA4" w14:textId="77777777" w:rsidR="00CA6A3D" w:rsidRPr="00D6044E" w:rsidRDefault="00CA6A3D" w:rsidP="007A5F32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="num" w:pos="1049"/>
           <w:tab w:val="num" w:pos="6294"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc219974776"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc223355867"/>
       <w:r w:rsidRPr="00D6044E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Insurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
     <w:p w14:paraId="58382AB1" w14:textId="71717AB0" w:rsidR="00CA6A3D" w:rsidRPr="00D6044E" w:rsidRDefault="00CA6A3D" w:rsidP="00CA6A3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="357"/>
           <w:tab w:val="left" w:pos="714"/>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15264,135 +15198,128 @@
         </w:rPr>
         <w:t xml:space="preserve">Your organisation is required to provide a valid Certificate of Currency for Public Liability Insurance with a minimum cover of $10 million in the name of the applicant before funding can be released. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FB8340" w14:textId="77777777" w:rsidR="00D550AC" w:rsidRDefault="00D550AC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="127" w:name="_Toc156918609"/>
       <w:bookmarkStart w:id="128" w:name="_Toc178675366"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F4316A" w14:textId="09C85898" w:rsidR="00EE7842" w:rsidRDefault="00EE7842" w:rsidP="00EE7842">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_Toc219974777"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc223355868"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Additional information and resources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:p w14:paraId="0FFD91B3" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="130" w:name="_Toc156918611"/>
       <w:bookmarkStart w:id="131" w:name="_Toc178675368"/>
-      <w:bookmarkStart w:id="132" w:name="_Toc219974778"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc223355869"/>
       <w:r>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="0DCB32AF" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Submission of an application </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6044E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>does not</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> guarantee funding. Previously successful applicants </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> not guaranteed funding.</w:t>
+        <w:t xml:space="preserve"> guarantee funding. Previously successful applicants are not guaranteed funding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47640EF5" w14:textId="245523F0" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Women NSW accepts no responsibility for the </w:t>
       </w:r>
       <w:r w:rsidR="00A21EEE">
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:t>, irrespective of the funding provided by the agency to support the project, and irrespective of its listing on the NSW Women’s website or other Women NSW publications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649EAD5C" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Organisations are responsible for meeting their duty of care and all other obligations to project participants, volunteers, and other stakeholders. Organisations should give due consideration to the safety of any children, young people or other vulnerable people involved in their project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366D92E4" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Office of the Children’s Guardian can provide advice on child safety. Organisations who do not usually work with children or young people should consider partnering with an organisation or other stakeholder who does have expertise in child safety.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A900F5" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="133" w:name="_Toc156918612"/>
       <w:bookmarkStart w:id="134" w:name="_Toc178675369"/>
-      <w:bookmarkStart w:id="135" w:name="_Toc219974779"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc223355870"/>
       <w:r>
         <w:t>Complaint handling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p w14:paraId="02967F77" w14:textId="2D89AD98" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any concerns about the grant should be submitted in writing </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4422">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00FC4422">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:bCs/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
@@ -15430,51 +15357,51 @@
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:bCs/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Complaints policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC4422">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6053C7D6" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="136" w:name="_Toc156918613"/>
       <w:bookmarkStart w:id="137" w:name="_Toc178675370"/>
-      <w:bookmarkStart w:id="138" w:name="_Toc219974780"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc223355871"/>
       <w:r>
         <w:t>Access to information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
     </w:p>
     <w:p w14:paraId="092637C9" w14:textId="13580DE5" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The NSW Grants Administration Guide requires that certain information is published in relation to grants awarded no later than 45 calendar days after the grant agreement takes effect (see section 6.</w:t>
       </w:r>
       <w:r w:rsidR="00FC5B20">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of the Guide and Appendix A to the Guide). This information is also open access information under the </w:t>
       </w:r>
       <w:r w:rsidRPr="001F36EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -15497,90 +15424,94 @@
     <w:p w14:paraId="1A36C1BC" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In accordance with these requirements, relevant information about the grants awarded will be made available on the NSW Government Grants and Funding Finder as soon as possible after the grant funding is approved or declined. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4560D">
         <w:t>Information received in applications and in respect of applications is treated as confidential. All funding decisions and assessment outcomes are to be kept confidential until announces and applicants notified. However, documents in the possession of the Government are subject to the provisions of the Government Information (Public Access) Act 2009. Under some circumstances a copy of the application form and other material supplied by the applicant may be released, subject to the deletion of exempt material, in response to a request made in accordance with the Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B3071D" w14:textId="77777777" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note that documents submitted as part of a grant application may be subject to an application under the GIPA Act or an order for papers under Standing Order 52.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C24B7C2" w14:textId="77777777" w:rsidR="0057301E" w:rsidRPr="0084732E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="139" w:name="_Toc156918614"/>
       <w:bookmarkStart w:id="140" w:name="_Toc178675371"/>
-      <w:bookmarkStart w:id="141" w:name="_Toc219974781"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc223355872"/>
       <w:r>
         <w:t>Conflict of interest management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
     <w:p w14:paraId="77AA473E" w14:textId="77777777" w:rsidR="0057301E" w:rsidRPr="0056306B" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056306B">
         <w:t xml:space="preserve">Any real or perceived conflicts of interest that may arise during the assessment process are effectively managed and disclosed. Risks are managed in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t>The Cabinet Office</w:t>
       </w:r>
       <w:r w:rsidRPr="0056306B">
-        <w:t xml:space="preserve"> systems for risk management. Risk is also mitigated through the guidelines. Fraud controls are in place around conflicts of interest management. Any conflicts of interest are required to be declared and managed in accordance with the </w:t>
+        <w:t xml:space="preserve"> systems for risk management. Risk is also mitigated through the guidelines. Fraud controls are in place around conflicts of interest management. Any conflicts of interest are required to be declared </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056306B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and managed in accordance with the </w:t>
       </w:r>
       <w:r>
         <w:t>Cabinet Office</w:t>
       </w:r>
       <w:r w:rsidRPr="0056306B">
         <w:t xml:space="preserve"> Code of Conduct. Risk management will occur throughout the grant life cycle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7C1773" w14:textId="77777777" w:rsidR="0057301E" w:rsidRPr="0084732E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="142" w:name="_Toc156918615"/>
       <w:bookmarkStart w:id="143" w:name="_Toc178675372"/>
-      <w:bookmarkStart w:id="144" w:name="_Toc219974782"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc223355873"/>
       <w:r w:rsidRPr="0084732E">
         <w:t>Confidentiality</w:t>
       </w:r>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
     </w:p>
     <w:p w14:paraId="659C6F6A" w14:textId="77777777" w:rsidR="0057301E" w:rsidRPr="00170F76" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Successful applicants may be required to keep the outcome of the application process confidential until the Government makes a public announcement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6B3124" w14:textId="41C9CB61" w:rsidR="0057301E" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15598,76 +15529,77 @@
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>NSW Grants Administration Guide.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AB0C440" w14:textId="77777777" w:rsidR="007F198D" w:rsidRDefault="007F198D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C2C09E" w14:textId="4D45CA28" w:rsidR="00D34176" w:rsidRDefault="0057301E" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="145" w:name="_Toc219974783"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc223355874"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Appendi</w:t>
       </w:r>
       <w:r w:rsidR="007F198D">
         <w:t>ces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="145"/>
     </w:p>
     <w:p w14:paraId="458166CB" w14:textId="7DED2C5A" w:rsidR="00F45B0D" w:rsidRDefault="00F45B0D" w:rsidP="00F45B0D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
         </w:pBdr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1049" w:hanging="1049"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Toc219974784"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc223355875"/>
       <w:bookmarkStart w:id="147" w:name="_Hlk152107067"/>
       <w:bookmarkStart w:id="148" w:name="_Toc158298941"/>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
@@ -15774,51 +15706,51 @@
         <w:t xml:space="preserve"> and benefits,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4552">
         <w:t xml:space="preserve"> helping to ensure clarity and coherence in planning and execution. It illustrates how resources are used to achieve desired results and identifies key assumptions and risks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E89EE46" w14:textId="1413E0D3" w:rsidR="00F45B0D" w:rsidRPr="00700C10" w:rsidRDefault="00F45B0D" w:rsidP="00F45B0D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
         </w:pBdr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1049" w:hanging="1049"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Toc219974785"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc223355876"/>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00EA7206">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15992,51 +15924,51 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>NSW Gender Equality Dashboard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24F82292" w14:textId="77777777" w:rsidR="00836FEC" w:rsidRDefault="00F45B0D" w:rsidP="00836FEC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
         </w:pBdr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="22272B" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="150" w:name="_Toc158298942"/>
-      <w:bookmarkStart w:id="151" w:name="_Toc219974786"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc223355877"/>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00EA7206">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16278,51 +16210,51 @@
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>outline best practice principles to plan and conduct program evaluations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FF74E7" w14:textId="20786C67" w:rsidR="00551528" w:rsidRDefault="00551528" w:rsidP="00551528">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
         </w:pBdr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1049" w:hanging="1049"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="154" w:name="_Toc219974787"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc223355878"/>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00700C10">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16343,158 +16275,123 @@
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="002664" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NSW Regions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="154"/>
     </w:p>
     <w:p w14:paraId="017D9CE7" w14:textId="77777777" w:rsidR="008F0F28" w:rsidRDefault="008F0F28" w:rsidP="008F0F28">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For the purposes of this grant, </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6128">
-        <w:t xml:space="preserve">‘regional NSW’ refers to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the parts of NSW that sit outside the metropolitan areas of Greater Sydney, Newcastle and Wollongong</w:t>
+        <w:t>‘regional NSW’ refers to all of the parts of NSW that sit outside the metropolitan areas of Greater Sydney, Newcastle and Wollongong</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  See the maps on the following two pages.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDE2B93" w14:textId="32FF829D" w:rsidR="00AB44A8" w:rsidRPr="00AB44A8" w:rsidRDefault="006B2D70" w:rsidP="00AB44A8">
+    <w:p w14:paraId="2DDE2B93" w14:textId="5AFB6FFA" w:rsidR="00AB44A8" w:rsidRPr="00AB44A8" w:rsidRDefault="006B2D70" w:rsidP="00AB44A8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004322AE">
         <w:t>For further clarity please read our</w:t>
       </w:r>
       <w:bookmarkEnd w:id="153"/>
       <w:r w:rsidR="00AB44A8">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00AB44A8" w:rsidRPr="00EE6B48">
+        <w:r w:rsidR="00FF2CA9" w:rsidRPr="00FF2CA9">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Public Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Public Sans Light" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Frequently Asked Questions (FAQs)</w:t>
-[...17 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Frequently Asked Questions (pdf)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB44A8" w:rsidRPr="00AB44A8">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="135B6A5B" w14:textId="06034880" w:rsidR="00C81CF8" w:rsidRDefault="00C81CF8" w:rsidP="0057301E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00C81CF8">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="397" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60DFE2A2" w14:textId="07A09DBA" w:rsidR="00586042" w:rsidRDefault="006D56C5" w:rsidP="00A1575C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="000C47AF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12D584ED" wp14:editId="65977EC3">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12D584ED" wp14:editId="09E06AAE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>50165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>142875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1447800" cy="255270"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="13335"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="217" name="Text Box 2" descr="P587TB4#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1447800" cy="255270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -16526,154 +16423,155 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="12D584ED" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:3.95pt;margin-top:11.25pt;width:114pt;height:20.1pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEPFuIDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrlm5R02l0FCGN&#10;gTT4AY7jNBaOz5zdJuXXc3a6rhrwgvCD5ctdvrv77rvVzdAZdlDoNdiSTyc5Z8pKqLXdlfzb1+2b&#10;K858ELYWBqwq+VF5frN+/WrVu0LNoAVTK2QEYn3Ru5K3Ibgiy7xsVSf8BJyy5GwAOxHIxF1Wo+gJ&#10;vTPZLM/fZj1g7RCk8p6+3o1Ovk74TaNk+Nw0XgVmSk61hXRjuqt4Z+uVKHYoXKvlqQzxD1V0QltK&#10;eoa6E0GwPerfoDotETw0YSKhy6BptFSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQaY&#10;mvDuHuR3zyxsWmF36hYR+laJmhJPI2VZ73xx+jVS7QsfQar+E9Q0ZLEPkICGBrvICvXJCJ0GcDyT&#10;robAZEw5ny+vcnJJ8s0Wi9kyTSUTxdPfDn34oKBj8VFypKEmdHG49yFWI4qnkJjMg9H1VhuTDNxV&#10;G4PsIEgA23RSAy/CjGV9ya8Xs8VIwF8h8nT+BNHpQEo2uis5tUNn1Fak7b2tk86C0GZ8U8nGnniM&#10;1I0khqEaKDDyWUF9JEYRRsXShtGjBfzJWU9qLbn/sReoODMfLU3lmliM8k7GfLGckYGXnurSI6wk&#10;qJIHzsbnJqSVSIS5W5reVidinys51UoqTHyfNibK/NJOUc97vf4FAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk/72S2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcKurgKi2EOBVU&#10;6olTQ7m78ZJExOtgu2369ywnetyZ0dtXric3iBOG2HvS8DjPQCA13vbUath/bB+eQMRkyJrBE2q4&#10;YIR1dXtTmsL6M+3wVKdWMIRiYTR0KY2FlLHp0Jk49yMSd18+OJP4DK20wZwZ7gapsmwpnemJP3Rm&#10;xE2HzXd9dBqWP/Vi9v5pZ7S7bN9C43K72eda399Nry8gEk7pfwx/+qwOFTsd/JFsFIOG1TMPNSiV&#10;g+BaLXIODsxWK5BVKa/9q18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhDxbiA4CAAAf&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJP+9ktsA&#10;AAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="P587TB4#y1" style="position:absolute;margin-left:3.95pt;margin-top:11.25pt;width:114pt;height:20.1pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEPFuIDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrlm5R02l0FCGN&#10;gTT4AY7jNBaOz5zdJuXXc3a6rhrwgvCD5ctdvrv77rvVzdAZdlDoNdiSTyc5Z8pKqLXdlfzb1+2b&#10;K858ELYWBqwq+VF5frN+/WrVu0LNoAVTK2QEYn3Ru5K3Ibgiy7xsVSf8BJyy5GwAOxHIxF1Wo+gJ&#10;vTPZLM/fZj1g7RCk8p6+3o1Ovk74TaNk+Nw0XgVmSk61hXRjuqt4Z+uVKHYoXKvlqQzxD1V0QltK&#10;eoa6E0GwPerfoDotETw0YSKhy6BptFSpB+pmmr/o5rEVTqVeiBzvzjT5/wcrHw6P7guyMLyDgQaY&#10;mvDuHuR3zyxsWmF36hYR+laJmhJPI2VZ73xx+jVS7QsfQar+E9Q0ZLEPkICGBrvICvXJCJ0GcDyT&#10;robAZEw5ny+vcnJJ8s0Wi9kyTSUTxdPfDn34oKBj8VFypKEmdHG49yFWI4qnkJjMg9H1VhuTDNxV&#10;G4PsIEgA23RSAy/CjGV9ya8Xs8VIwF8h8nT+BNHpQEo2uis5tUNn1Fak7b2tk86C0GZ8U8nGnniM&#10;1I0khqEaKDDyWUF9JEYRRsXShtGjBfzJWU9qLbn/sReoODMfLU3lmliM8k7GfLGckYGXnurSI6wk&#10;qJIHzsbnJqSVSIS5W5reVidinys51UoqTHyfNibK/NJOUc97vf4FAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk/72S2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcKurgKi2EOBVU&#10;6olTQ7m78ZJExOtgu2369ywnetyZ0dtXric3iBOG2HvS8DjPQCA13vbUath/bB+eQMRkyJrBE2q4&#10;YIR1dXtTmsL6M+3wVKdWMIRiYTR0KY2FlLHp0Jk49yMSd18+OJP4DK20wZwZ7gapsmwpnemJP3Rm&#10;xE2HzXd9dBqWP/Vi9v5pZ7S7bN9C43K72eda399Nry8gEk7pfwx/+qwOFTsd/JFsFIOG1TMPNSiV&#10;g+BaLXIODsxWK5BVKa/9q18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhDxbiA4CAAAf&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJP+9ktsA&#10;AAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="4880ED5F" w14:textId="77777777" w:rsidR="006D56C5" w:rsidRPr="005A2695" w:rsidRDefault="006D56C5" w:rsidP="006D56C5">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005A2695">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>APPENDIX D</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C63AFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C06FCD5" wp14:editId="231E52B9">
             <wp:extent cx="9244330" cy="6479540"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="170990919" name="Picture 1" descr="A map of the state of australia&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="170990919" name="Picture 1" descr="P587#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="170990919" name="Picture 1" descr="A map of the state of australia&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="170990919" name="Picture 1" descr="P587#yIS1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9244330" cy="6479540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BB66E2" w14:textId="2BC4761D" w:rsidR="00AF2FFB" w:rsidRDefault="006D56C5" w:rsidP="006F2BCD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00AF2FFB" w:rsidSect="00C81CF8">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="397" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="000C47AF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AF40EBB" wp14:editId="5735A9A8">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AF40EBB" wp14:editId="3F023A84">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>257175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>194945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1447800" cy="255270"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="13335"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="1988478414" name="Text Box 2"/>
+                <wp:docPr id="1988478414" name="Text Box 2" descr="P588TB5#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1447800" cy="255270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -16701,171 +16599,172 @@
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>APPENDIX D</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2AF40EBB" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:20.25pt;margin-top:15.35pt;width:114pt;height:20.1pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKv97yEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqKVb1HQaHUVI&#10;YyANPoBjO42F4zO226R8es5O1lUDXhB+sHw55++7392tb4ZOk6N0XoGp6HyWUyINB6HMvqLfvu7e&#10;XFHiAzOCaTCyoifp6c3m9at1b0tZQAtaSEdQxPiytxVtQ7Bllnneyo75GVhp0NmA61hA0+0z4ViP&#10;6p3Oijx/m/XghHXApff49W500k3SbxrJw+em8TIQXVGMLaTdpb2Oe7ZZs3LvmG0Vn8Jg/xBFx5TB&#10;R89SdywwcnDqN6lOcQcemjDj0GXQNIrLlANmM89fZPPYMitTLgjH2zMm//9k+cPx0X5xJAzvYMAC&#10;piS8vQf+3RMD25aZvbx1DvpWMoEPzyOyrLe+nH6NqH3po0jdfwKBRWaHAEloaFwXqWCeBNWxAKcz&#10;dDkEwuOTi8XqKkcXR1+xXBarVJWMlU9/W+fDBwkdiYeKOixqUmfHex9iNKx8uhIf86CV2Cmtk+H2&#10;9VY7cmTYALu0UgIvrmlD+opeL4vlCOCvEnlaf5LoVMBO1qqrKKaDa+ytiO29EanPAlN6PGPI2kwc&#10;I7oRYhjqgSgxQY5YaxAnBOtgbFwcNDy04H5S0mPTVtT/ODAnKdEfDRbnGmHGLk/GYrkq0HCXnvrS&#10;wwxHqYoGSsbjNqTJSNzsLRZxpxLf50imkLEZE/ZpcGK3X9rp1vN4b34BAAD//wMAUEsDBBQABgAI&#10;AAAAIQCanbas3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqBRW70ARI&#10;s0EtEqeeSOndxEsSNV6nsYHw93VP9Dg7o5m3+Xq0nTjT4FvHCM9TBYK4cqblGmH/uX1agvBBs9Gd&#10;Y0K4kod1cX+X68y4C+/oXIZaxBL2mUZoQugzKX3VkNV+6nri6B3dYHWIcqilGfQllttOzpRKpdUt&#10;x4VG97RpqPouTxYh/Snnk48vM+Hddfs+VDYxm32C+Pgwvr2CCDSGWxj+8CM6FJHp4E5svOgQXlQS&#10;kwhztQAR/Vm6jIcDwkKtQBa5/P9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKv97y&#10;EQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;nbas3QAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:shape w14:anchorId="2AF40EBB" id="_x0000_s1027" type="#_x0000_t202" alt="P588TB5#y1" style="position:absolute;margin-left:20.25pt;margin-top:15.35pt;width:114pt;height:20.1pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKv97yEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqKVb1HQaHUVI&#10;YyANPoBjO42F4zO226R8es5O1lUDXhB+sHw55++7392tb4ZOk6N0XoGp6HyWUyINB6HMvqLfvu7e&#10;XFHiAzOCaTCyoifp6c3m9at1b0tZQAtaSEdQxPiytxVtQ7Bllnneyo75GVhp0NmA61hA0+0z4ViP&#10;6p3Oijx/m/XghHXApff49W500k3SbxrJw+em8TIQXVGMLaTdpb2Oe7ZZs3LvmG0Vn8Jg/xBFx5TB&#10;R89SdywwcnDqN6lOcQcemjDj0GXQNIrLlANmM89fZPPYMitTLgjH2zMm//9k+cPx0X5xJAzvYMAC&#10;piS8vQf+3RMD25aZvbx1DvpWMoEPzyOyrLe+nH6NqH3po0jdfwKBRWaHAEloaFwXqWCeBNWxAKcz&#10;dDkEwuOTi8XqKkcXR1+xXBarVJWMlU9/W+fDBwkdiYeKOixqUmfHex9iNKx8uhIf86CV2Cmtk+H2&#10;9VY7cmTYALu0UgIvrmlD+opeL4vlCOCvEnlaf5LoVMBO1qqrKKaDa+ytiO29EanPAlN6PGPI2kwc&#10;I7oRYhjqgSgxQY5YaxAnBOtgbFwcNDy04H5S0mPTVtT/ODAnKdEfDRbnGmHGLk/GYrkq0HCXnvrS&#10;wwxHqYoGSsbjNqTJSNzsLRZxpxLf50imkLEZE/ZpcGK3X9rp1vN4b34BAAD//wMAUEsDBBQABgAI&#10;AAAAIQCanbas3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqBRW70ARI&#10;s0EtEqeeSOndxEsSNV6nsYHw93VP9Dg7o5m3+Xq0nTjT4FvHCM9TBYK4cqblGmH/uX1agvBBs9Gd&#10;Y0K4kod1cX+X68y4C+/oXIZaxBL2mUZoQugzKX3VkNV+6nri6B3dYHWIcqilGfQllttOzpRKpdUt&#10;x4VG97RpqPouTxYh/Snnk48vM+Hddfs+VDYxm32C+Pgwvr2CCDSGWxj+8CM6FJHp4E5svOgQXlQS&#10;kwhztQAR/Vm6jIcDwkKtQBa5/P9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKv97y&#10;EQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;nbas3QAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="1053F843" w14:textId="77777777" w:rsidR="006D56C5" w:rsidRPr="005A2695" w:rsidRDefault="006D56C5" w:rsidP="006D56C5">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005A2695">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>APPENDIX D</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00744211">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D6E2110" wp14:editId="64F74544">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="9239140" cy="6538853"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="497971010" name="Picture 2" descr="A map of different colored states&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="497971010" name="Picture 2" descr="P588#y1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="497971010" name="Picture 2" descr="A map of different colored states&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="497971010" name="Picture 2" descr="P588#y1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9247832" cy="6545005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="00669996" w14:textId="77777777" w:rsidR="00380906" w:rsidRDefault="0080402D" w:rsidP="00380906">
       <w:pPr>
         <w:pStyle w:val="Descriptor"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="273FD2EA" wp14:editId="568B1D8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:align>top</wp:align>
                 </wp:positionV>
                 <wp:extent cx="7560000" cy="7992000"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 9">
+                <wp:docPr id="9" name="Rectangle 9" descr="P589#y1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7560000" cy="7992000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
@@ -16882,51 +16781,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict>
               <v:rect id="Rectangle 9" style="position:absolute;margin-left:0;margin-top:0;width:595.3pt;height:629.3pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#002664 [3204]" stroked="f" strokeweight="1pt" w14:anchorId="368C747C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACQr4CcwIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbFRgVKaqKmCYh&#10;QIOJZ9exG0uOzzu7Tbu/fmcnTRmgTZqWB8f2fffr891dXu0ay7YKgwFX8vHJiDPlJFTGrUv+/enm&#10;02fOQhSuEhacKvleBX41//jhsvUzNYEabKWQkREXZq0veR2jnxVFkLVqRDgBrxwJNWAjIh1xXVQo&#10;WrLe2GIyGp0VLWDlEaQKgW6vOyGfZ/taKxnvtQ4qMltyii3mFfO6SmsxvxSzNQpfG9mHIf4hikYY&#10;R04HU9ciCrZB88ZUYyRCAB1PJDQFaG2kyjlQNuPRq2wea+FVzoXICX6gKfw/s/Ju++gfkGhofZgF&#10;2qYsdhqb9Kf42C6TtR/IUrvIJF2en56N6ONMkuz84oJeI9NZHNU9hvhFQcPSpuRIr5FJEtvbEMkl&#10;QQ+Q5C2ANdWNsTYfUgWopUW2FfR2Qkrl4ji9F2n9hrQu4R0kzU6cbopjPnkX91YlnHXflGamogwm&#10;OZhcam8d5RhqUanO/2nOtfd+CC3Hkg0mtCb/g+3xn2x3Znp8UlW5Ugfl0d+VB43sGVwclBvjAN8z&#10;YAf6dIc/kNRRk1haQbV/QIbQ9Unw8sbQ092KEB8EUmPQc1Ozx3tatIW25NDvOKsBf753n/BUryTl&#10;rKVGK3n4sRGoOLNfHVXyxXg6TZ2ZD9PT8wkd8KVk9VLiNs0SqB7GNFa8zNuEj/aw1QjNM82ERfJK&#10;IuEk+S65jHg4LGM3AGiqSLVYZBh1oxfx1j16mYwnVlNpPu2eBfq+fiOV/h0cmlLMXpVxh02aDhab&#10;CNrkGj/y2vNNnZwLp586aVS8PGfUcTbOfwEAAP//AwBQSwMEFAAGAAgAAAAhAGuux97eAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYuk2UrWs6TZN2QQiJwg7cvMY0hcap&#10;mqwr/HqyXeBiPetZ733O16NtxUC9bxwrmE4SEMSV0w3XCt5ed3cLED4ga2wdk4Jv8rAurq9yzLQ7&#10;8QsNZahFDGGfoQITQpdJ6StDFv3EdcTR+3C9xRDXvpa6x1MMt62cJUkqLTYcGwx2tDVUfZVHq+Dx&#10;82FemmEz/MyfaW/c/ul9t/VK3d6MmxWIQGP4O4YzfkSHIjId3JG1F62C+Ei4zLM3XSYpiENUs/tF&#10;CrLI5X/+4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACQr4CcwIAAGMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBrrsfe3gAAAAcBAAAPAAAA&#10;AAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;">
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004A7BD4">
         <w:t>The Cabinet Office</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1ECCC8" w14:textId="77777777" w:rsidR="00380906" w:rsidRDefault="00380906" w:rsidP="00B01FC7">
       <w:pPr>
         <w:pStyle w:val="ContactDetails"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67A304D3" w14:textId="77777777" w:rsidR="00380906" w:rsidRDefault="00380906" w:rsidP="00B01FC7">
       <w:pPr>
         <w:pStyle w:val="ContactDetails"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C6B79A" w14:textId="77777777" w:rsidR="002C6FB5" w:rsidRDefault="002C6FB5" w:rsidP="002C6FB5">
       <w:pPr>
         <w:pStyle w:val="ContactDetails"/>
@@ -17034,172 +16933,179 @@
         <w:t>https://www.nsw.gov.au/women-nsw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6BD748" w14:textId="13C8FE0B" w:rsidR="007A2062" w:rsidRPr="00B01FC7" w:rsidRDefault="007A2062" w:rsidP="002C6FB5">
       <w:pPr>
         <w:pStyle w:val="ContactDetails"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A2062" w:rsidRPr="00B01FC7" w:rsidSect="00BB5F09">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="397" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6766F331" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843" w:rsidP="00921FD3">
+    <w:p w14:paraId="6DF212D9" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002" w:rsidP="00921FD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738C897F" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843"/>
-    <w:p w14:paraId="7183C026" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843"/>
+    <w:p w14:paraId="7ACA0477" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002"/>
+    <w:p w14:paraId="331A5054" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B6D145F" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843" w:rsidP="00921FD3">
+    <w:p w14:paraId="73D115D6" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002" w:rsidP="00921FD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B35C61" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843"/>
-    <w:p w14:paraId="35EB9CE0" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843"/>
+    <w:p w14:paraId="373F9F50" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002"/>
+    <w:p w14:paraId="1ECFA18C" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B7EDBD7" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843"/>
+    <w:p w14:paraId="11DB1F19" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Public Sans Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{FD46035A-E4E8-4491-9944-51D58DEBE221}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{7B41E757-8E7A-4CF6-A500-2A20C719DA06}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{774C5F4A-13BA-41CE-A561-2D61B71D4ABF}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{0201E2EA-2EE2-482E-91EF-1D06D9CB50EB}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{36135CCE-FF38-4125-9662-584231277931}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{9F87B188-09BE-41AF-9595-9B9CDF3D753D}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{0E6C7B32-5BFA-4AA1-AC1F-C60855A46960}"/>
-    <w:embedBold r:id="rId6" w:subsetted="1" w:fontKey="{687219AD-8C04-440C-9CB7-526A927D7054}"/>
+    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{F42373C2-F52D-44C0-AB7D-3506D74160BB}"/>
+    <w:embedBold r:id="rId6" w:subsetted="1" w:fontKey="{92F85EC6-DFFB-476B-B7BF-23E266F21D8E}"/>
   </w:font>
   <w:font w:name="Public Sans SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{00F10527-C7F7-4B38-A95A-AE31B6FE1BF5}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{5A107A47-068F-4992-A2E0-53B485213270}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{FA0EC3FD-CA3D-4FEF-831D-27A387D8FB0E}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{F4FE584B-29C4-4E7E-8C31-9A859C163DEA}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{9F32264A-B659-465F-9B95-B1592B25F61C}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{8695D11A-90EF-430E-BB6E-B57532011A39}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PMincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17401,51 +17307,51 @@
             <v:shape id="Text Box 10" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU3YIDFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+z0C50Rp8haZBiQ&#10;tQXSoWdZlmIBkihISuzs14+S42zrdhp2EWiSfiLfe1rcDUaTg/BBga3pfFZSIiyHVtldTb+9rD/c&#10;UhIisy3TYEVNjyLQu+X7d4veVeICOtCt8ARBbKh6V9MuRlcVReCdMCzMwAmLRQnesIiffle0nvWI&#10;bnRxUZY3RQ++dR64CAGzD2ORLjO+lILHJymDiETXFGeL+fT5bNJZLBes2nnmOsVPY7B/mMIwZfHS&#10;M9QDi4zsvfoDyijuIYCMMw6mACkVF3kH3GZevtlm2zEn8i5ITnBnmsL/g+WPh6179iQOn2BAARMh&#10;vQtVSMmm/wotisb2EfJ2g/QmbYlzE+xGQo9nEsUQCcfk1dXl7c01JRxLpxgxC1ZNPzsf4mcBhqSg&#10;ph41yuDssAlxbJ1a0l0W1krrrJO2vyUQM2WKad5x8jg0A1FtTS+nXRpoj7iNh1H94Pha4dUbFuIz&#10;8yg37oEWjk94SA19TeEUUdKB//63fOpHFbBKSY/2qalFf1Oiv1hUJzltCvwUNDmYfyyvS6zbvbkH&#10;NOUc34fjOcSsj3oKpQfziuZepYuwxCzH62raTOF9HH2Mj4OL1So3oakcixu7dTxBJ7oSly/DK/Pu&#10;RHhEpR5h8har3vA+9qY/g1uh8GuVRUkkj0SeGEdDZllPjyc5/tfv3PXziS9/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAN+3R+NkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjK&#10;JiZWmk5oEqchpG1cuHmJ1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5&#10;ewQVBdlhG5gMnCnCsry+KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftW&#10;T7Nsrj02nBpq7GhVk/3aDt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeB&#10;XVStgfSI/M7kzRcLUPs/1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCU3YID&#10;FQIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="58AC303B" w14:textId="77777777" w:rsidR="007D5889" w:rsidRPr="007D5889" w:rsidRDefault="007D5889" w:rsidP="007D5889">
                     <w:pPr>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007D5889">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7868FF77" w14:textId="2A7A1C97" w:rsidR="004F4880" w:rsidRPr="0004413C" w:rsidRDefault="00F14847" w:rsidP="0004413C">
+  <w:p w14:paraId="7868FF77" w14:textId="2A7A1C97" w:rsidR="004F4880" w:rsidRPr="0004413C" w:rsidRDefault="002C6002" w:rsidP="0004413C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val="Title"/>
         <w:id w:val="867105508"/>
         <w:placeholder>
           <w:docPart w:val="F6785C9D09AA40069E9B88398BA7D64E"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="007C4510">
           <w:t>Investing in Women Grants</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00341877">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00960C28" w:rsidRPr="0004413C">
       <w:fldChar w:fldCharType="begin"/>
@@ -17631,71 +17537,71 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="828770" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40DB19CA" w14:textId="77777777" w:rsidR="008B5843" w:rsidRDefault="008B5843" w:rsidP="008F0B7B">
+    <w:p w14:paraId="4EB5B8D5" w14:textId="77777777" w:rsidR="002C6002" w:rsidRDefault="002C6002" w:rsidP="008F0B7B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31E70222" w14:textId="77777777" w:rsidR="008B5843" w:rsidRPr="00D27532" w:rsidRDefault="008B5843" w:rsidP="00D27532">
+    <w:p w14:paraId="5FCE2B71" w14:textId="77777777" w:rsidR="002C6002" w:rsidRPr="00D27532" w:rsidRDefault="002C6002" w:rsidP="00D27532">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="538503CA" w14:textId="77777777" w:rsidR="008B5843" w:rsidRPr="00D27532" w:rsidRDefault="008B5843" w:rsidP="00D27532">
+    <w:p w14:paraId="644C87A1" w14:textId="77777777" w:rsidR="002C6002" w:rsidRPr="00D27532" w:rsidRDefault="002C6002" w:rsidP="00D27532">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2450A552" w14:textId="77777777" w:rsidR="007D5889" w:rsidRDefault="007D5889">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E277643" wp14:editId="2AF0D7C3">
@@ -18139,68 +18045,146 @@
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
           <w:pict>
             <v:group id="Group 7" style="position:absolute;margin-left:0;margin-top:0;width:595.3pt;height:694.5pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" alt="&quot;&quot;" coordsize="75600,88200" o:spid="_x0000_s1026" w14:anchorId="00F244F7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3d2yg+QIAAI8KAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltr2zAUfh/sPwi9r05C0oupU0K7lkFp&#10;Sy/0WZUl2yDraJISJ/v1O5Iv6Y0N2jIYNA+Kjs5Vn79z7MOjda3ISlhXgc7oeGdEidAc8koXGb27&#10;Pf22T4nzTOdMgRYZ3QhHj+Zfvxw2JhUTKEHlwhIMol3amIyW3ps0SRwvRc3cDhihUSnB1syjaIsk&#10;t6zB6LVKJqPRbtKAzY0FLpzD05NWSecxvpSC+0spnfBEZRRr83G1cX0IazI/ZGlhmSkr3pXB3lBF&#10;zSqNSYdQJ8wzsrTVi1B1xS04kH6HQ52AlBUX8Q54m/Ho2W3OLCxNvEuRNoUZYEJon+H05rD8YnVm&#10;zY25sohEYwrEIkrhLmtp6/CPVZJ1hGwzQCbWnnA83JvtjvBHCUfd/j4+EhQiqLxE5F/48fL7XzyT&#10;PnHypJzGIEHcFgP3PgxuSmZEhNaliMGVJVWO/J1SolmNPL1G5jBdKEHwLEIT7QagXOoQs/eiNNyV&#10;pcY6fyagJmGTUYv5I6HY6tx5LABNe5OQ1YGq8tNKqSiEbhHHypIVQ5779SSUjB5PrJQOthqCV6sO&#10;J4hyf5e48xslgp3S10IiKPiMJ7GQ2JLbJIxzof24VZUsF23uWU+AkL0vK9YSA4bIEvMPsbsAvWUb&#10;pI/dVtnZB1cRO3pwHv2psNZ58IiZQfvBua402NcCKLxVl7m170FqoQkoPUC+QcpYaOeJM/y0wsd2&#10;zpy/YhYHCDYEDkV/iYtU0GQUuh0lJdhfr50He+Q0ailpcCBl1P1cMisoUT80sv1gPJ2GCRaF6Wxv&#10;goJ9rHl4rNHL+hiQC2Mcv4bHbbD3qt9KC/U9zs5FyIoqpjnmzij3theOfTsocfpysVhEM5xahvlz&#10;fWN4CB5QDbS8Xd8zazruehwOF9B3GEufUbi1DZ4aFksPsor83uLa4Y3dHkbSv2j7V7p+9sFdv3dw&#10;EIZjx6x+tPYt/QFd/7RpPjv/s/P/786Pr3/86okvj+4LLXxWPZbjpNh+R85/AwAA//8DAFBLAwQU&#10;AAYACAAAACEAKOcPXt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdXd&#10;VCoasxGRticpVAvF25gdk2B2NmTXJP77rr20l+ENb3jvm2w12kb01PnasYZkokAQF87UXGr42r89&#10;zUH4gGywcUwaruRhld/fZZgaN/An9btQihjCPkUNVQhtKqUvKrLoJ64ljt7JdRZDXLtSmg6HGG4b&#10;+azUTFqsOTZU2NKmouK8u1gN7wMO62ny2m/Pp831sH/5+N4mpPXjw7heggg0hr9juOFHdMgj09Fd&#10;2HjRaIiPhN9585KFmoE4RjWdLxTIPJP/+fMfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHd3bKD5AgAAjwoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACjnD17eAAAABwEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
               <v:rect id="Rectangle 14" style="position:absolute;width:75600;height:88200;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1027" fillcolor="#d7153a [3215]" stroked="f" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAc1J9XxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f7H8IN/BtphORWY0yBgNlyJiWoW9nczbV5lKazHb+9UYQ9nYf38+bzjtbiTM1vnSs4KWfgCDO&#10;nS65UJBtPp5fQfiArLFyTAr+yMN89vgwxVS7lr/pvA6FiCHsU1RgQqhTKX1uyKLvu5o4cgfXWAwR&#10;NoXUDbYx3FZykCQjabHk2GCwpndD+Wn9axW442Wcfbar035jxvnPblBsl1+tUr2n7m0CIlAX/sV3&#10;90LH+UO4/RIPkLMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABzUn1fEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
               <v:rect id="Rectangle 15" style="position:absolute;width:75600;height:79920;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1028" fillcolor="#002664 [3204]" stroked="f" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvgilLwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVAVXqlFEEBaRBbvrwdvQjE21mZQmW+v+eiMIexoe73MWq85WoqXGl44VjIYJCOLc&#10;6ZILBT/f2/cZCB+QNVaOScGdPKyWvbcFptrd+EBtFgoRQ9inqMCEUKdS+tyQRT90NXHkzq6xGCJs&#10;CqkbvMVwW8lxkkylxZJjg8GaNobya/ZrFewuH5PMtOv2b/JFR+OO+9N245Ua9Lv1HESgLvyLX+5P&#10;HefD85XnlcsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG+CKUvBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AE8CA9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F44217DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D03AE82C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE44F064"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01485587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9D2F038"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18269,51 +18253,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02825CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5F630BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18382,51 +18366,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069D5632"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="598EFBEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Heading1Appendix"/>
       <w:lvlText w:val="Appendix %1:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1814"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="002664" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -18500,51 +18484,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-32767" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06AB723D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C26AD09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18649,51 +18633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A0387B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9561538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18798,51 +18782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B33489E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0CE291FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18947,51 +18931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B3A5971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC04ACE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19060,51 +19044,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E0B77D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAB68FBC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19173,51 +19157,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13E5676C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9C6FEBE"/>
     <w:lvl w:ilvl="0" w:tplc="E0803700">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="22272B" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19267,51 +19251,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="152E3C93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4658E97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19416,51 +19400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18331F11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F28AEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19565,51 +19549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18942059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FADEB06E"/>
     <w:lvl w:ilvl="0" w:tplc="0554D3E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="22272B" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19659,51 +19643,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D156394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69EE43A6"/>
     <w:lvl w:ilvl="0" w:tplc="D2C2E362">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1072"/>
         </w:tabs>
         <w:ind w:left="1072" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="22272B" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19753,51 +19737,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5754" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7194" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21BF63D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA126AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19902,51 +19886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22932901"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D2F8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20051,51 +20035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28BC01C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F932AFB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20200,51 +20184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C7B2116"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AD009F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20349,51 +20333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CCD6A70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56266042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20498,51 +20482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D7C3C53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03F04CD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20647,51 +20631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F5F12A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B085EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20796,51 +20780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324D7B89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00DAEEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20945,51 +20929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="357D4695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E666274"/>
     <w:lvl w:ilvl="0" w:tplc="534CDACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1072"/>
         </w:tabs>
         <w:ind w:left="1072" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="22272B" w:themeColor="text1"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -21066,51 +21050,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6474" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7194" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F63735"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63122924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21215,51 +21199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37126B6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="825EE292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21364,51 +21348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C990889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10C22DDE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21477,51 +21461,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6986C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D0269FC"/>
+    <w:lvl w:ilvl="0" w:tplc="402A0E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="62E2E8F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DCB25550">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="35BE2AEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F94C630C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2D16EAF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F24E587E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3D5C58F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="80B8A368">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41743517"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E42AAFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21626,51 +21723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43067142"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8E6C517E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21775,51 +21872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4421617B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C81C8574"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21924,51 +22021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45C55383"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C520036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22073,51 +22170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A636EA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF60E874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22222,51 +22319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C366ADD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8ACD83C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22371,277 +22468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505C1821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C22A2A"/>
     <w:lvl w:ilvl="0" w:tplc="55BEC886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-714"/>
         </w:tabs>
         <w:ind w:left="-714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="22272B" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -22715,51 +22586,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4689" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53AE79B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23F6EB12"/>
     <w:lvl w:ilvl="0" w:tplc="F3D00BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="—"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="714"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="22272B" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -22836,51 +22707,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53FEEF00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="685CEEC6"/>
+    <w:lvl w:ilvl="0" w:tplc="C726A31C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1C80BAE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9774C83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3C2E0132">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="35F0AFA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F89E6B56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4B602476">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="46C202D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="61AA4524">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="542D0616"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="520ACC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22985,51 +22942,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F32B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6CA67EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23098,51 +23055,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56013DDD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1720A174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23247,51 +23204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A22DAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="699E50EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23396,212 +23353,99 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DA140FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E747242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="794"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1021"/>
+          <w:tab w:val="num" w:pos="3148"/>
         </w:tabs>
-        <w:ind w:left="1021" w:hanging="1021"/>
+        <w:ind w:left="3148" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
@@ -23647,51 +23491,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61490B84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5CED446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23796,51 +23640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="629C48C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C62C2B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23945,164 +23789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC97AB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7AA18E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24207,51 +23938,137 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C6D8640"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D460E8D6"/>
+    <w:lvl w:ilvl="0" w:tplc="02443D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="—"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9392AF26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F60E0C0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AA6210CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="33A6CF70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="71CE83A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="027E0F46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="59AC8A5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BC1E6204">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D884C1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6966EC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24356,51 +24173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E1D1F91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C502D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24505,164 +24322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA5518F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F80BBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24767,164 +24471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4D6208"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="439ACB18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25029,51 +24620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDD0969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F2056B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25142,231 +24733,227 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="3559734">
+  <w:num w:numId="1" w16cid:durableId="847990096">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="503790137">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2012565857">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="76903290">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1335379687">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2010210550">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="560553631">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1690599121">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="274141516">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1445269397">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="39791044">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1913193171">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="324208760">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="689792699">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1170676618">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="929195906">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1441685452">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1763338913">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1527061303">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="54135020">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="319887484">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="197012160">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1771075485">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="935091793">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="304507225">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="458646396">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2133744726">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1951667671">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="764690396">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="157503195">
+  <w:num w:numId="30" w16cid:durableId="1915771962">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="604315485">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1674451587">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1120370393">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="847990096">
+  <w:num w:numId="34" w16cid:durableId="1902015321">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1580361583">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="710496052">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="503790137">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="37" w16cid:durableId="1080104490">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2012565857">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="38" w16cid:durableId="411851081">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="76903290">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="39" w16cid:durableId="715205774">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1335379687">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="40" w16cid:durableId="713886719">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2010210550">
+  <w:num w:numId="41" w16cid:durableId="309091628">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="54400172">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1782457119">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="904488263">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="950164289">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="271984465">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1991783297">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="560553631">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="48" w16cid:durableId="1626348351">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1690599121">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="49" w16cid:durableId="998266338">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="274141516">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="50" w16cid:durableId="875462440">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1445269397">
+  <w:num w:numId="51" w16cid:durableId="899829160">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="91168040">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="2015958319">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="378942983">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="932936378">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="39791044">
-[...128 lines deleted...]
-  <w:num w:numId="55" w16cid:durableId="271984465">
+  <w:num w:numId="56" w16cid:durableId="1207134134">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="1991783297">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="47"/>
+  <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:clickAndTypeStyle w:val="BodyText"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25415,172 +25002,180 @@
     <w:rsid w:val="000330D7"/>
     <w:rsid w:val="000339CA"/>
     <w:rsid w:val="00034916"/>
     <w:rsid w:val="00035777"/>
     <w:rsid w:val="000369F8"/>
     <w:rsid w:val="0003751F"/>
     <w:rsid w:val="00037776"/>
     <w:rsid w:val="00037781"/>
     <w:rsid w:val="00037E37"/>
     <w:rsid w:val="00041B38"/>
     <w:rsid w:val="000429C4"/>
     <w:rsid w:val="0004305A"/>
     <w:rsid w:val="0004413C"/>
     <w:rsid w:val="00044CEA"/>
     <w:rsid w:val="00045275"/>
     <w:rsid w:val="00045654"/>
     <w:rsid w:val="00046ACD"/>
     <w:rsid w:val="00050DA4"/>
     <w:rsid w:val="000516AE"/>
     <w:rsid w:val="00051B1A"/>
     <w:rsid w:val="000522DE"/>
     <w:rsid w:val="000524DD"/>
     <w:rsid w:val="0005359F"/>
     <w:rsid w:val="00055779"/>
     <w:rsid w:val="000557C6"/>
+    <w:rsid w:val="00056F98"/>
     <w:rsid w:val="00062D34"/>
     <w:rsid w:val="00064738"/>
+    <w:rsid w:val="0006548F"/>
     <w:rsid w:val="00070B86"/>
     <w:rsid w:val="00070EC3"/>
     <w:rsid w:val="00072B2F"/>
     <w:rsid w:val="000737A7"/>
     <w:rsid w:val="00074C16"/>
     <w:rsid w:val="00075105"/>
     <w:rsid w:val="00076E05"/>
     <w:rsid w:val="00076F67"/>
     <w:rsid w:val="00080C66"/>
     <w:rsid w:val="00081DA7"/>
     <w:rsid w:val="0008460A"/>
     <w:rsid w:val="00087FF3"/>
     <w:rsid w:val="0009177B"/>
     <w:rsid w:val="00091ABC"/>
     <w:rsid w:val="00091C81"/>
     <w:rsid w:val="0009246D"/>
     <w:rsid w:val="000926DF"/>
     <w:rsid w:val="00092B26"/>
     <w:rsid w:val="00092DE8"/>
     <w:rsid w:val="000930F4"/>
     <w:rsid w:val="0009424A"/>
     <w:rsid w:val="00095419"/>
     <w:rsid w:val="00095DB6"/>
     <w:rsid w:val="00095E75"/>
     <w:rsid w:val="00096419"/>
     <w:rsid w:val="00096FE4"/>
     <w:rsid w:val="00097C7F"/>
     <w:rsid w:val="000A0310"/>
     <w:rsid w:val="000A0A02"/>
+    <w:rsid w:val="000A0BD8"/>
     <w:rsid w:val="000A1059"/>
     <w:rsid w:val="000A1C16"/>
     <w:rsid w:val="000A2F39"/>
     <w:rsid w:val="000A381D"/>
     <w:rsid w:val="000A4E8B"/>
     <w:rsid w:val="000A5A67"/>
     <w:rsid w:val="000A5EDB"/>
     <w:rsid w:val="000A65D2"/>
     <w:rsid w:val="000A6D2D"/>
     <w:rsid w:val="000A727F"/>
     <w:rsid w:val="000A739E"/>
     <w:rsid w:val="000A7E35"/>
     <w:rsid w:val="000B05DF"/>
     <w:rsid w:val="000B1B45"/>
     <w:rsid w:val="000B1D4A"/>
     <w:rsid w:val="000B21E7"/>
     <w:rsid w:val="000B3148"/>
     <w:rsid w:val="000B4613"/>
     <w:rsid w:val="000B4AE5"/>
     <w:rsid w:val="000B619D"/>
     <w:rsid w:val="000B6757"/>
     <w:rsid w:val="000B69BA"/>
     <w:rsid w:val="000B71E7"/>
     <w:rsid w:val="000B7F4B"/>
     <w:rsid w:val="000C30EA"/>
     <w:rsid w:val="000C3CB6"/>
     <w:rsid w:val="000C6228"/>
+    <w:rsid w:val="000C67FD"/>
     <w:rsid w:val="000D0F95"/>
     <w:rsid w:val="000D1C36"/>
     <w:rsid w:val="000D2C1A"/>
     <w:rsid w:val="000D3809"/>
     <w:rsid w:val="000D4030"/>
     <w:rsid w:val="000D5CAC"/>
+    <w:rsid w:val="000D693F"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D737E"/>
     <w:rsid w:val="000D7CE2"/>
     <w:rsid w:val="000D7D83"/>
     <w:rsid w:val="000E015F"/>
     <w:rsid w:val="000E0434"/>
     <w:rsid w:val="000E11C1"/>
+    <w:rsid w:val="000E1D00"/>
     <w:rsid w:val="000E23BC"/>
     <w:rsid w:val="000E3C5A"/>
     <w:rsid w:val="000E7003"/>
     <w:rsid w:val="000F101A"/>
     <w:rsid w:val="000F1284"/>
     <w:rsid w:val="000F1DB9"/>
     <w:rsid w:val="000F1EBD"/>
     <w:rsid w:val="000F31B8"/>
     <w:rsid w:val="000F444C"/>
     <w:rsid w:val="000F5988"/>
     <w:rsid w:val="000F689C"/>
     <w:rsid w:val="000F74D5"/>
     <w:rsid w:val="00100A13"/>
     <w:rsid w:val="00101AA2"/>
     <w:rsid w:val="00102B6E"/>
     <w:rsid w:val="00103030"/>
     <w:rsid w:val="00103873"/>
     <w:rsid w:val="00103C9C"/>
     <w:rsid w:val="00103D21"/>
     <w:rsid w:val="001040C0"/>
     <w:rsid w:val="00104580"/>
     <w:rsid w:val="00105220"/>
     <w:rsid w:val="0010536D"/>
     <w:rsid w:val="0010574F"/>
     <w:rsid w:val="00107132"/>
     <w:rsid w:val="00107B0D"/>
     <w:rsid w:val="001106A0"/>
     <w:rsid w:val="001112BD"/>
     <w:rsid w:val="00111713"/>
     <w:rsid w:val="00111775"/>
     <w:rsid w:val="001126E6"/>
     <w:rsid w:val="00112A60"/>
     <w:rsid w:val="00112FAD"/>
+    <w:rsid w:val="00114293"/>
     <w:rsid w:val="001143CE"/>
     <w:rsid w:val="00114A73"/>
     <w:rsid w:val="00115DD6"/>
     <w:rsid w:val="00116545"/>
     <w:rsid w:val="00116563"/>
     <w:rsid w:val="00116BC3"/>
     <w:rsid w:val="00116CED"/>
     <w:rsid w:val="0011767C"/>
     <w:rsid w:val="00117B0C"/>
     <w:rsid w:val="0012037B"/>
     <w:rsid w:val="00121C1B"/>
     <w:rsid w:val="00124A43"/>
     <w:rsid w:val="00126797"/>
     <w:rsid w:val="00126901"/>
     <w:rsid w:val="001269A2"/>
     <w:rsid w:val="00126B6E"/>
     <w:rsid w:val="00127421"/>
     <w:rsid w:val="0012744F"/>
+    <w:rsid w:val="00130360"/>
     <w:rsid w:val="00131292"/>
     <w:rsid w:val="0013204F"/>
     <w:rsid w:val="0013258B"/>
     <w:rsid w:val="00132AF6"/>
     <w:rsid w:val="00132C13"/>
     <w:rsid w:val="00132C9F"/>
     <w:rsid w:val="00133511"/>
     <w:rsid w:val="00133BAE"/>
     <w:rsid w:val="00133FDC"/>
     <w:rsid w:val="0013421B"/>
     <w:rsid w:val="00134CAE"/>
     <w:rsid w:val="00134CD9"/>
     <w:rsid w:val="00134E61"/>
     <w:rsid w:val="001359E7"/>
     <w:rsid w:val="0013643B"/>
     <w:rsid w:val="00140DE1"/>
     <w:rsid w:val="0014157C"/>
     <w:rsid w:val="001419CE"/>
     <w:rsid w:val="00142478"/>
     <w:rsid w:val="001439D4"/>
     <w:rsid w:val="00146728"/>
     <w:rsid w:val="0014673C"/>
     <w:rsid w:val="001476EF"/>
     <w:rsid w:val="00150CAE"/>
     <w:rsid w:val="0015137D"/>
@@ -25599,50 +25194,51 @@
     <w:rsid w:val="0017068C"/>
     <w:rsid w:val="00170CFB"/>
     <w:rsid w:val="00170F8E"/>
     <w:rsid w:val="00171F16"/>
     <w:rsid w:val="001728CA"/>
     <w:rsid w:val="00174347"/>
     <w:rsid w:val="001743EB"/>
     <w:rsid w:val="001757DA"/>
     <w:rsid w:val="00180847"/>
     <w:rsid w:val="00180CE8"/>
     <w:rsid w:val="00180E3C"/>
     <w:rsid w:val="00181EAF"/>
     <w:rsid w:val="00182857"/>
     <w:rsid w:val="00184312"/>
     <w:rsid w:val="0018488D"/>
     <w:rsid w:val="0018495B"/>
     <w:rsid w:val="0018498D"/>
     <w:rsid w:val="001879A8"/>
     <w:rsid w:val="00187AB5"/>
     <w:rsid w:val="0019091F"/>
     <w:rsid w:val="001909B9"/>
     <w:rsid w:val="00192B6F"/>
     <w:rsid w:val="001934EB"/>
     <w:rsid w:val="00194A85"/>
     <w:rsid w:val="00194E60"/>
+    <w:rsid w:val="00196914"/>
     <w:rsid w:val="001969F5"/>
     <w:rsid w:val="00197251"/>
     <w:rsid w:val="001A0545"/>
     <w:rsid w:val="001A0B11"/>
     <w:rsid w:val="001A141B"/>
     <w:rsid w:val="001A15D5"/>
     <w:rsid w:val="001A1F72"/>
     <w:rsid w:val="001A2198"/>
     <w:rsid w:val="001A35E5"/>
     <w:rsid w:val="001A383C"/>
     <w:rsid w:val="001A3B2E"/>
     <w:rsid w:val="001A3BA1"/>
     <w:rsid w:val="001A4C91"/>
     <w:rsid w:val="001A628B"/>
     <w:rsid w:val="001A7D39"/>
     <w:rsid w:val="001A7DD5"/>
     <w:rsid w:val="001B004E"/>
     <w:rsid w:val="001B13C1"/>
     <w:rsid w:val="001B1DAF"/>
     <w:rsid w:val="001B2E63"/>
     <w:rsid w:val="001B39E8"/>
     <w:rsid w:val="001B3EE6"/>
     <w:rsid w:val="001B455D"/>
     <w:rsid w:val="001B4F9A"/>
     <w:rsid w:val="001B5130"/>
@@ -25669,56 +25265,58 @@
     <w:rsid w:val="001E08EB"/>
     <w:rsid w:val="001E0F49"/>
     <w:rsid w:val="001E1988"/>
     <w:rsid w:val="001E2D55"/>
     <w:rsid w:val="001E4F19"/>
     <w:rsid w:val="001E4F63"/>
     <w:rsid w:val="001E52C6"/>
     <w:rsid w:val="001E5591"/>
     <w:rsid w:val="001E6DFB"/>
     <w:rsid w:val="001E79F1"/>
     <w:rsid w:val="001F010F"/>
     <w:rsid w:val="001F17BB"/>
     <w:rsid w:val="001F2523"/>
     <w:rsid w:val="001F35AC"/>
     <w:rsid w:val="001F398C"/>
     <w:rsid w:val="001F485D"/>
     <w:rsid w:val="001F48FB"/>
     <w:rsid w:val="002001EB"/>
     <w:rsid w:val="00200AE4"/>
     <w:rsid w:val="00201B30"/>
     <w:rsid w:val="00202D2C"/>
     <w:rsid w:val="00202F93"/>
     <w:rsid w:val="00206B66"/>
     <w:rsid w:val="00211D36"/>
     <w:rsid w:val="0021303E"/>
+    <w:rsid w:val="0021375C"/>
     <w:rsid w:val="00213D68"/>
     <w:rsid w:val="00214685"/>
     <w:rsid w:val="00214D6E"/>
     <w:rsid w:val="00214F3C"/>
     <w:rsid w:val="00216B6C"/>
     <w:rsid w:val="00216D02"/>
+    <w:rsid w:val="0021708A"/>
     <w:rsid w:val="00217158"/>
     <w:rsid w:val="00217CEB"/>
     <w:rsid w:val="00217D92"/>
     <w:rsid w:val="00223779"/>
     <w:rsid w:val="00223D98"/>
     <w:rsid w:val="00224DDA"/>
     <w:rsid w:val="00226ACE"/>
     <w:rsid w:val="00226F6E"/>
     <w:rsid w:val="00230C76"/>
     <w:rsid w:val="00231FDB"/>
     <w:rsid w:val="0023204E"/>
     <w:rsid w:val="002326B7"/>
     <w:rsid w:val="00233115"/>
     <w:rsid w:val="00233579"/>
     <w:rsid w:val="002335FE"/>
     <w:rsid w:val="00233BD8"/>
     <w:rsid w:val="00234568"/>
     <w:rsid w:val="002351BC"/>
     <w:rsid w:val="00235BE7"/>
     <w:rsid w:val="00237028"/>
     <w:rsid w:val="002376C0"/>
     <w:rsid w:val="00237D93"/>
     <w:rsid w:val="002409AB"/>
     <w:rsid w:val="00242A57"/>
     <w:rsid w:val="002434EF"/>
@@ -25777,50 +25375,51 @@
     <w:rsid w:val="00296B07"/>
     <w:rsid w:val="00296E17"/>
     <w:rsid w:val="002A1AE8"/>
     <w:rsid w:val="002A2397"/>
     <w:rsid w:val="002A2758"/>
     <w:rsid w:val="002A2B35"/>
     <w:rsid w:val="002A4A5D"/>
     <w:rsid w:val="002A5602"/>
     <w:rsid w:val="002A5C55"/>
     <w:rsid w:val="002A63FF"/>
     <w:rsid w:val="002A7B61"/>
     <w:rsid w:val="002B0358"/>
     <w:rsid w:val="002B0A86"/>
     <w:rsid w:val="002B0DB5"/>
     <w:rsid w:val="002B1F25"/>
     <w:rsid w:val="002B269F"/>
     <w:rsid w:val="002B2821"/>
     <w:rsid w:val="002B34E8"/>
     <w:rsid w:val="002B3EF8"/>
     <w:rsid w:val="002B603E"/>
     <w:rsid w:val="002C1046"/>
     <w:rsid w:val="002C33F5"/>
     <w:rsid w:val="002C42A5"/>
     <w:rsid w:val="002C4C7F"/>
     <w:rsid w:val="002C5C05"/>
+    <w:rsid w:val="002C6002"/>
     <w:rsid w:val="002C62E1"/>
     <w:rsid w:val="002C639E"/>
     <w:rsid w:val="002C6ADB"/>
     <w:rsid w:val="002C6FB5"/>
     <w:rsid w:val="002C789D"/>
     <w:rsid w:val="002D06D6"/>
     <w:rsid w:val="002D0D5F"/>
     <w:rsid w:val="002D167C"/>
     <w:rsid w:val="002D2C2A"/>
     <w:rsid w:val="002D391F"/>
     <w:rsid w:val="002D462A"/>
     <w:rsid w:val="002D4700"/>
     <w:rsid w:val="002D5122"/>
     <w:rsid w:val="002D5BB0"/>
     <w:rsid w:val="002D64AA"/>
     <w:rsid w:val="002D744D"/>
     <w:rsid w:val="002E0B43"/>
     <w:rsid w:val="002E25A0"/>
     <w:rsid w:val="002E2A4B"/>
     <w:rsid w:val="002E34BF"/>
     <w:rsid w:val="002E514C"/>
     <w:rsid w:val="002E56B7"/>
     <w:rsid w:val="002E5A39"/>
     <w:rsid w:val="002E6A83"/>
     <w:rsid w:val="002F113F"/>
@@ -25888,210 +25487,218 @@
     <w:rsid w:val="00346AA0"/>
     <w:rsid w:val="0034776F"/>
     <w:rsid w:val="0035203E"/>
     <w:rsid w:val="00352D49"/>
     <w:rsid w:val="003530CE"/>
     <w:rsid w:val="003533D1"/>
     <w:rsid w:val="00353985"/>
     <w:rsid w:val="00355312"/>
     <w:rsid w:val="00356E25"/>
     <w:rsid w:val="00357D39"/>
     <w:rsid w:val="00361BF8"/>
     <w:rsid w:val="00362F86"/>
     <w:rsid w:val="0036379C"/>
     <w:rsid w:val="00364485"/>
     <w:rsid w:val="00364AB7"/>
     <w:rsid w:val="00364F93"/>
     <w:rsid w:val="003656D5"/>
     <w:rsid w:val="0036640A"/>
     <w:rsid w:val="003668F5"/>
     <w:rsid w:val="00367705"/>
     <w:rsid w:val="00367A43"/>
     <w:rsid w:val="0037079E"/>
     <w:rsid w:val="003707FD"/>
     <w:rsid w:val="003709F5"/>
     <w:rsid w:val="0037214D"/>
+    <w:rsid w:val="0037430F"/>
     <w:rsid w:val="00374AE6"/>
     <w:rsid w:val="00374C56"/>
     <w:rsid w:val="003760D9"/>
     <w:rsid w:val="00376801"/>
     <w:rsid w:val="00380906"/>
     <w:rsid w:val="0038275D"/>
     <w:rsid w:val="003834C4"/>
     <w:rsid w:val="003841E2"/>
     <w:rsid w:val="003846BD"/>
     <w:rsid w:val="00384B6A"/>
     <w:rsid w:val="00384FC9"/>
     <w:rsid w:val="0038503D"/>
     <w:rsid w:val="0038513D"/>
     <w:rsid w:val="0038792E"/>
     <w:rsid w:val="00390404"/>
     <w:rsid w:val="003911EC"/>
     <w:rsid w:val="0039148F"/>
     <w:rsid w:val="00392092"/>
+    <w:rsid w:val="0039278A"/>
     <w:rsid w:val="00393908"/>
     <w:rsid w:val="00394096"/>
     <w:rsid w:val="00394652"/>
     <w:rsid w:val="0039486B"/>
     <w:rsid w:val="00395921"/>
     <w:rsid w:val="00395EDA"/>
     <w:rsid w:val="003963C6"/>
     <w:rsid w:val="003A0362"/>
     <w:rsid w:val="003A04BC"/>
     <w:rsid w:val="003A0E8F"/>
     <w:rsid w:val="003A2A58"/>
     <w:rsid w:val="003A2B4F"/>
     <w:rsid w:val="003A2FDA"/>
     <w:rsid w:val="003A3C20"/>
     <w:rsid w:val="003A44F5"/>
     <w:rsid w:val="003A533D"/>
     <w:rsid w:val="003A7667"/>
     <w:rsid w:val="003A7F21"/>
     <w:rsid w:val="003B0508"/>
     <w:rsid w:val="003B0A4C"/>
     <w:rsid w:val="003B0D21"/>
     <w:rsid w:val="003B0D28"/>
     <w:rsid w:val="003B11A1"/>
     <w:rsid w:val="003B19B3"/>
+    <w:rsid w:val="003B32D2"/>
     <w:rsid w:val="003B39B9"/>
     <w:rsid w:val="003B3C46"/>
     <w:rsid w:val="003B4561"/>
     <w:rsid w:val="003B5983"/>
     <w:rsid w:val="003B5D5D"/>
     <w:rsid w:val="003B5DBC"/>
     <w:rsid w:val="003B601A"/>
     <w:rsid w:val="003B666E"/>
     <w:rsid w:val="003B7440"/>
     <w:rsid w:val="003B7784"/>
     <w:rsid w:val="003C0215"/>
     <w:rsid w:val="003C0670"/>
     <w:rsid w:val="003C1073"/>
     <w:rsid w:val="003C1632"/>
     <w:rsid w:val="003C3E43"/>
     <w:rsid w:val="003C47B3"/>
     <w:rsid w:val="003C68CF"/>
     <w:rsid w:val="003C6DDB"/>
     <w:rsid w:val="003C6E18"/>
     <w:rsid w:val="003C6E7C"/>
     <w:rsid w:val="003C70E2"/>
     <w:rsid w:val="003D006A"/>
     <w:rsid w:val="003D0829"/>
     <w:rsid w:val="003D121F"/>
     <w:rsid w:val="003D272A"/>
+    <w:rsid w:val="003D2E9F"/>
     <w:rsid w:val="003D3D47"/>
     <w:rsid w:val="003D571A"/>
     <w:rsid w:val="003E08AD"/>
     <w:rsid w:val="003E0B3C"/>
     <w:rsid w:val="003E0CA1"/>
     <w:rsid w:val="003E188B"/>
     <w:rsid w:val="003E1FC0"/>
     <w:rsid w:val="003E2289"/>
     <w:rsid w:val="003E2415"/>
     <w:rsid w:val="003E3472"/>
     <w:rsid w:val="003E57B7"/>
     <w:rsid w:val="003E586F"/>
     <w:rsid w:val="003E5ED9"/>
     <w:rsid w:val="003E6F6A"/>
     <w:rsid w:val="003E7427"/>
     <w:rsid w:val="003E7B13"/>
     <w:rsid w:val="003E7B8D"/>
     <w:rsid w:val="003F1107"/>
     <w:rsid w:val="003F226E"/>
     <w:rsid w:val="003F22BB"/>
+    <w:rsid w:val="003F22FF"/>
     <w:rsid w:val="003F2BB1"/>
     <w:rsid w:val="003F3155"/>
     <w:rsid w:val="003F327F"/>
     <w:rsid w:val="003F443B"/>
     <w:rsid w:val="003F5577"/>
     <w:rsid w:val="003F5A8C"/>
     <w:rsid w:val="003F6129"/>
     <w:rsid w:val="003F66CB"/>
     <w:rsid w:val="00403322"/>
     <w:rsid w:val="004035C5"/>
     <w:rsid w:val="00404B96"/>
     <w:rsid w:val="00406801"/>
     <w:rsid w:val="00407368"/>
     <w:rsid w:val="00407776"/>
     <w:rsid w:val="00407FEC"/>
     <w:rsid w:val="0041053A"/>
     <w:rsid w:val="0041074F"/>
     <w:rsid w:val="004116A7"/>
     <w:rsid w:val="004127CC"/>
     <w:rsid w:val="004131BC"/>
     <w:rsid w:val="0041334F"/>
     <w:rsid w:val="00414A53"/>
     <w:rsid w:val="00414A95"/>
     <w:rsid w:val="00414BBA"/>
     <w:rsid w:val="0041511C"/>
     <w:rsid w:val="00416DBB"/>
     <w:rsid w:val="00420C19"/>
     <w:rsid w:val="00420FAE"/>
+    <w:rsid w:val="00421B31"/>
     <w:rsid w:val="0042277A"/>
     <w:rsid w:val="0042288D"/>
     <w:rsid w:val="00422CD0"/>
     <w:rsid w:val="004233D9"/>
     <w:rsid w:val="0042698A"/>
     <w:rsid w:val="00426E36"/>
     <w:rsid w:val="00426EE8"/>
     <w:rsid w:val="004270B1"/>
     <w:rsid w:val="00430D9E"/>
     <w:rsid w:val="00430DD9"/>
     <w:rsid w:val="004313CA"/>
     <w:rsid w:val="00432DB3"/>
     <w:rsid w:val="0043431C"/>
     <w:rsid w:val="00435513"/>
     <w:rsid w:val="004374D6"/>
     <w:rsid w:val="00437B87"/>
     <w:rsid w:val="004405EA"/>
     <w:rsid w:val="00443B18"/>
     <w:rsid w:val="00443EC1"/>
     <w:rsid w:val="004454C9"/>
     <w:rsid w:val="00446065"/>
     <w:rsid w:val="004462B5"/>
     <w:rsid w:val="004468DE"/>
     <w:rsid w:val="00446E19"/>
     <w:rsid w:val="00446E28"/>
+    <w:rsid w:val="00447752"/>
     <w:rsid w:val="00447CF6"/>
     <w:rsid w:val="00450F5A"/>
     <w:rsid w:val="004519C0"/>
     <w:rsid w:val="004520C5"/>
     <w:rsid w:val="004538BC"/>
     <w:rsid w:val="00453F7C"/>
     <w:rsid w:val="004549A6"/>
     <w:rsid w:val="0045569A"/>
     <w:rsid w:val="004561DF"/>
     <w:rsid w:val="0045637E"/>
     <w:rsid w:val="004567FF"/>
     <w:rsid w:val="0045693B"/>
     <w:rsid w:val="00456C2D"/>
     <w:rsid w:val="00456EF0"/>
     <w:rsid w:val="00460F74"/>
     <w:rsid w:val="00461899"/>
     <w:rsid w:val="00461E78"/>
     <w:rsid w:val="004625C8"/>
     <w:rsid w:val="00462EB2"/>
     <w:rsid w:val="00464235"/>
+    <w:rsid w:val="00464C61"/>
     <w:rsid w:val="004650D9"/>
     <w:rsid w:val="00465194"/>
     <w:rsid w:val="004663E1"/>
     <w:rsid w:val="00466C01"/>
     <w:rsid w:val="00467AB1"/>
     <w:rsid w:val="00470991"/>
     <w:rsid w:val="00470EDD"/>
     <w:rsid w:val="004712B1"/>
     <w:rsid w:val="00472B80"/>
     <w:rsid w:val="0047302D"/>
     <w:rsid w:val="00473FB7"/>
     <w:rsid w:val="00474864"/>
     <w:rsid w:val="00474D9E"/>
     <w:rsid w:val="00475A28"/>
     <w:rsid w:val="00476336"/>
     <w:rsid w:val="004766D2"/>
     <w:rsid w:val="00481165"/>
     <w:rsid w:val="00482086"/>
     <w:rsid w:val="004828AB"/>
     <w:rsid w:val="00482E74"/>
     <w:rsid w:val="0048376E"/>
     <w:rsid w:val="00483979"/>
     <w:rsid w:val="00483FF3"/>
     <w:rsid w:val="00484A3A"/>
     <w:rsid w:val="00484F8A"/>
@@ -26221,51 +25828,53 @@
     <w:rsid w:val="005524D9"/>
     <w:rsid w:val="0055273C"/>
     <w:rsid w:val="005532E7"/>
     <w:rsid w:val="00553C32"/>
     <w:rsid w:val="00553F63"/>
     <w:rsid w:val="00554373"/>
     <w:rsid w:val="00554964"/>
     <w:rsid w:val="00557ABF"/>
     <w:rsid w:val="00557E96"/>
     <w:rsid w:val="00561814"/>
     <w:rsid w:val="00561EDF"/>
     <w:rsid w:val="00564E3C"/>
     <w:rsid w:val="00565A51"/>
     <w:rsid w:val="00565FD4"/>
     <w:rsid w:val="00566274"/>
     <w:rsid w:val="005665AE"/>
     <w:rsid w:val="005668BE"/>
     <w:rsid w:val="005673A5"/>
     <w:rsid w:val="00567469"/>
     <w:rsid w:val="00567C8D"/>
     <w:rsid w:val="00567D3C"/>
     <w:rsid w:val="00571241"/>
     <w:rsid w:val="00571AED"/>
     <w:rsid w:val="0057301E"/>
     <w:rsid w:val="005739A5"/>
+    <w:rsid w:val="00574337"/>
     <w:rsid w:val="00574CC3"/>
+    <w:rsid w:val="005755A6"/>
     <w:rsid w:val="00575879"/>
     <w:rsid w:val="00576F5B"/>
     <w:rsid w:val="00576FCB"/>
     <w:rsid w:val="0057714C"/>
     <w:rsid w:val="00577376"/>
     <w:rsid w:val="005800E0"/>
     <w:rsid w:val="00583F3E"/>
     <w:rsid w:val="00584DB9"/>
     <w:rsid w:val="00585DEF"/>
     <w:rsid w:val="00586042"/>
     <w:rsid w:val="00586CF7"/>
     <w:rsid w:val="00587AD5"/>
     <w:rsid w:val="005901A7"/>
     <w:rsid w:val="00591292"/>
     <w:rsid w:val="0059207E"/>
     <w:rsid w:val="00592DB1"/>
     <w:rsid w:val="0059412D"/>
     <w:rsid w:val="00594DAC"/>
     <w:rsid w:val="00596533"/>
     <w:rsid w:val="005967DC"/>
     <w:rsid w:val="00597ED3"/>
     <w:rsid w:val="005A0305"/>
     <w:rsid w:val="005A0476"/>
     <w:rsid w:val="005A1041"/>
     <w:rsid w:val="005A1E4E"/>
@@ -26317,83 +25926,85 @@
     <w:rsid w:val="005E133C"/>
     <w:rsid w:val="005E136D"/>
     <w:rsid w:val="005E1EE8"/>
     <w:rsid w:val="005E20B7"/>
     <w:rsid w:val="005E2658"/>
     <w:rsid w:val="005E54C9"/>
     <w:rsid w:val="005E5E73"/>
     <w:rsid w:val="005E5EC0"/>
     <w:rsid w:val="005E74E5"/>
     <w:rsid w:val="005E7618"/>
     <w:rsid w:val="005F037F"/>
     <w:rsid w:val="005F073A"/>
     <w:rsid w:val="005F11BB"/>
     <w:rsid w:val="005F1786"/>
     <w:rsid w:val="005F2132"/>
     <w:rsid w:val="005F252B"/>
     <w:rsid w:val="005F3176"/>
     <w:rsid w:val="005F3452"/>
     <w:rsid w:val="005F4D0E"/>
     <w:rsid w:val="005F4E00"/>
     <w:rsid w:val="005F4E21"/>
     <w:rsid w:val="005F7942"/>
     <w:rsid w:val="005F7DC8"/>
     <w:rsid w:val="00602A16"/>
     <w:rsid w:val="00602D64"/>
+    <w:rsid w:val="00604022"/>
     <w:rsid w:val="00604066"/>
     <w:rsid w:val="00604F1E"/>
     <w:rsid w:val="0060684A"/>
     <w:rsid w:val="00607F1A"/>
     <w:rsid w:val="006104C0"/>
     <w:rsid w:val="00612D65"/>
     <w:rsid w:val="00613A4E"/>
     <w:rsid w:val="00613EE5"/>
     <w:rsid w:val="00614C8E"/>
     <w:rsid w:val="00615AC0"/>
     <w:rsid w:val="00615E7C"/>
     <w:rsid w:val="00616354"/>
     <w:rsid w:val="006176E7"/>
     <w:rsid w:val="0062036B"/>
     <w:rsid w:val="006204F4"/>
     <w:rsid w:val="006209CA"/>
     <w:rsid w:val="00623AFA"/>
     <w:rsid w:val="00624A57"/>
     <w:rsid w:val="00625C3F"/>
     <w:rsid w:val="0062664C"/>
     <w:rsid w:val="00627E98"/>
     <w:rsid w:val="00631E73"/>
     <w:rsid w:val="006324AD"/>
     <w:rsid w:val="006338CD"/>
     <w:rsid w:val="0063448B"/>
     <w:rsid w:val="00634883"/>
     <w:rsid w:val="0063593D"/>
     <w:rsid w:val="00635A04"/>
     <w:rsid w:val="006367E6"/>
     <w:rsid w:val="00640D34"/>
     <w:rsid w:val="00641D1D"/>
     <w:rsid w:val="0064393D"/>
     <w:rsid w:val="00645DB5"/>
+    <w:rsid w:val="0064691A"/>
     <w:rsid w:val="00646F75"/>
     <w:rsid w:val="0064723A"/>
     <w:rsid w:val="006520C0"/>
     <w:rsid w:val="0065279F"/>
     <w:rsid w:val="0065300A"/>
     <w:rsid w:val="006532AA"/>
     <w:rsid w:val="00653A26"/>
     <w:rsid w:val="00655629"/>
     <w:rsid w:val="006559EA"/>
     <w:rsid w:val="0065693F"/>
     <w:rsid w:val="00657AE4"/>
     <w:rsid w:val="0066005B"/>
     <w:rsid w:val="00660089"/>
     <w:rsid w:val="00660AFD"/>
     <w:rsid w:val="00661E3A"/>
     <w:rsid w:val="006667FD"/>
     <w:rsid w:val="00671864"/>
     <w:rsid w:val="0067269E"/>
     <w:rsid w:val="00674361"/>
     <w:rsid w:val="006751AE"/>
     <w:rsid w:val="00676178"/>
     <w:rsid w:val="0067638B"/>
     <w:rsid w:val="00676914"/>
     <w:rsid w:val="00677741"/>
     <w:rsid w:val="0068068A"/>
@@ -26409,384 +26020,396 @@
     <w:rsid w:val="00693A3C"/>
     <w:rsid w:val="00693BE4"/>
     <w:rsid w:val="00696452"/>
     <w:rsid w:val="00696585"/>
     <w:rsid w:val="006975C9"/>
     <w:rsid w:val="006A10E4"/>
     <w:rsid w:val="006A288E"/>
     <w:rsid w:val="006A2F1E"/>
     <w:rsid w:val="006A5141"/>
     <w:rsid w:val="006A53BA"/>
     <w:rsid w:val="006B038D"/>
     <w:rsid w:val="006B040E"/>
     <w:rsid w:val="006B1EF0"/>
     <w:rsid w:val="006B2A58"/>
     <w:rsid w:val="006B2D70"/>
     <w:rsid w:val="006B3040"/>
     <w:rsid w:val="006B318B"/>
     <w:rsid w:val="006B43B3"/>
     <w:rsid w:val="006B4669"/>
     <w:rsid w:val="006B5AEE"/>
     <w:rsid w:val="006B5BA4"/>
     <w:rsid w:val="006B632F"/>
     <w:rsid w:val="006B6F3B"/>
     <w:rsid w:val="006B76C8"/>
     <w:rsid w:val="006B7C41"/>
+    <w:rsid w:val="006B7F64"/>
     <w:rsid w:val="006C1424"/>
     <w:rsid w:val="006C22EB"/>
     <w:rsid w:val="006C2468"/>
     <w:rsid w:val="006C2DCC"/>
     <w:rsid w:val="006C2E1E"/>
     <w:rsid w:val="006C3225"/>
     <w:rsid w:val="006C4799"/>
     <w:rsid w:val="006C47C7"/>
     <w:rsid w:val="006C5EDD"/>
     <w:rsid w:val="006C5F6F"/>
     <w:rsid w:val="006C6737"/>
     <w:rsid w:val="006C6EEC"/>
     <w:rsid w:val="006D0D78"/>
     <w:rsid w:val="006D2F45"/>
     <w:rsid w:val="006D3037"/>
     <w:rsid w:val="006D347E"/>
     <w:rsid w:val="006D3D51"/>
     <w:rsid w:val="006D498D"/>
     <w:rsid w:val="006D56C5"/>
     <w:rsid w:val="006D5821"/>
     <w:rsid w:val="006D5DEF"/>
     <w:rsid w:val="006E00E3"/>
     <w:rsid w:val="006E0159"/>
     <w:rsid w:val="006E3D31"/>
     <w:rsid w:val="006E49F1"/>
     <w:rsid w:val="006E4A18"/>
     <w:rsid w:val="006E50FF"/>
     <w:rsid w:val="006E5998"/>
     <w:rsid w:val="006E5CD7"/>
     <w:rsid w:val="006E71B7"/>
     <w:rsid w:val="006E76C9"/>
     <w:rsid w:val="006E79DB"/>
+    <w:rsid w:val="006E7BE2"/>
     <w:rsid w:val="006F07E8"/>
     <w:rsid w:val="006F14B6"/>
     <w:rsid w:val="006F17A1"/>
     <w:rsid w:val="006F1C9E"/>
     <w:rsid w:val="006F26E9"/>
     <w:rsid w:val="006F2BCD"/>
     <w:rsid w:val="006F2F1E"/>
     <w:rsid w:val="006F3C1F"/>
     <w:rsid w:val="006F44BD"/>
     <w:rsid w:val="006F5640"/>
     <w:rsid w:val="006F575C"/>
     <w:rsid w:val="006F5998"/>
     <w:rsid w:val="006F59E2"/>
     <w:rsid w:val="006F7478"/>
     <w:rsid w:val="006F77D2"/>
+    <w:rsid w:val="0070008A"/>
     <w:rsid w:val="007046A7"/>
     <w:rsid w:val="007056DA"/>
     <w:rsid w:val="0070590E"/>
     <w:rsid w:val="00705BED"/>
     <w:rsid w:val="00705F2B"/>
     <w:rsid w:val="00707699"/>
     <w:rsid w:val="00707B45"/>
     <w:rsid w:val="00712A1A"/>
     <w:rsid w:val="007132D0"/>
     <w:rsid w:val="00714C2D"/>
     <w:rsid w:val="00715166"/>
     <w:rsid w:val="00715276"/>
     <w:rsid w:val="007156FC"/>
     <w:rsid w:val="00715F5F"/>
     <w:rsid w:val="0071649A"/>
     <w:rsid w:val="007164FF"/>
     <w:rsid w:val="00717D1B"/>
     <w:rsid w:val="00717FD5"/>
     <w:rsid w:val="0072008C"/>
     <w:rsid w:val="00720ADC"/>
     <w:rsid w:val="0072140E"/>
     <w:rsid w:val="007225DD"/>
     <w:rsid w:val="00722DB2"/>
     <w:rsid w:val="00724D3A"/>
     <w:rsid w:val="00724EEA"/>
     <w:rsid w:val="00725FA2"/>
     <w:rsid w:val="00726618"/>
     <w:rsid w:val="007274C0"/>
     <w:rsid w:val="00730440"/>
     <w:rsid w:val="007308C7"/>
     <w:rsid w:val="00731DE7"/>
     <w:rsid w:val="007332A7"/>
     <w:rsid w:val="0073461F"/>
     <w:rsid w:val="00734C88"/>
     <w:rsid w:val="00736CB7"/>
     <w:rsid w:val="0073746B"/>
     <w:rsid w:val="00740467"/>
     <w:rsid w:val="007413F2"/>
+    <w:rsid w:val="0074206F"/>
+    <w:rsid w:val="00742D08"/>
     <w:rsid w:val="00742F66"/>
     <w:rsid w:val="007433BB"/>
     <w:rsid w:val="00744211"/>
     <w:rsid w:val="00744FE5"/>
     <w:rsid w:val="00745E0B"/>
     <w:rsid w:val="007465BC"/>
     <w:rsid w:val="00747A4E"/>
     <w:rsid w:val="0075091E"/>
     <w:rsid w:val="00750F43"/>
     <w:rsid w:val="007516CF"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="007527DA"/>
     <w:rsid w:val="007531AC"/>
     <w:rsid w:val="00753703"/>
     <w:rsid w:val="00755D42"/>
     <w:rsid w:val="00755DA2"/>
     <w:rsid w:val="007560E9"/>
     <w:rsid w:val="00756959"/>
     <w:rsid w:val="00762518"/>
     <w:rsid w:val="0076281D"/>
     <w:rsid w:val="00763691"/>
     <w:rsid w:val="0076385B"/>
     <w:rsid w:val="007638CB"/>
     <w:rsid w:val="00763C24"/>
     <w:rsid w:val="00764243"/>
     <w:rsid w:val="0076424F"/>
     <w:rsid w:val="00764C51"/>
     <w:rsid w:val="0076512D"/>
     <w:rsid w:val="00766510"/>
     <w:rsid w:val="007673EB"/>
     <w:rsid w:val="0076769F"/>
+    <w:rsid w:val="007703DF"/>
     <w:rsid w:val="007712A6"/>
     <w:rsid w:val="007725E4"/>
     <w:rsid w:val="00773685"/>
     <w:rsid w:val="00773A93"/>
     <w:rsid w:val="00773B1E"/>
     <w:rsid w:val="007743A1"/>
     <w:rsid w:val="007772E3"/>
     <w:rsid w:val="00780E79"/>
     <w:rsid w:val="00781628"/>
     <w:rsid w:val="0078383D"/>
     <w:rsid w:val="00783B65"/>
     <w:rsid w:val="00783D38"/>
     <w:rsid w:val="007843E1"/>
     <w:rsid w:val="007851C8"/>
     <w:rsid w:val="00785FBC"/>
     <w:rsid w:val="0078654C"/>
     <w:rsid w:val="007867E8"/>
     <w:rsid w:val="00790147"/>
     <w:rsid w:val="00790FD6"/>
     <w:rsid w:val="00791F85"/>
     <w:rsid w:val="007923BA"/>
     <w:rsid w:val="0079387E"/>
     <w:rsid w:val="00793E01"/>
     <w:rsid w:val="007946CB"/>
     <w:rsid w:val="00795C01"/>
     <w:rsid w:val="007960BE"/>
     <w:rsid w:val="007A03DD"/>
     <w:rsid w:val="007A121C"/>
     <w:rsid w:val="007A2062"/>
     <w:rsid w:val="007A20A3"/>
     <w:rsid w:val="007A2961"/>
     <w:rsid w:val="007A2B7A"/>
     <w:rsid w:val="007A394E"/>
     <w:rsid w:val="007A3AFD"/>
     <w:rsid w:val="007A40B2"/>
     <w:rsid w:val="007A4F72"/>
     <w:rsid w:val="007A55F1"/>
+    <w:rsid w:val="007A5F32"/>
     <w:rsid w:val="007A6302"/>
     <w:rsid w:val="007A72FE"/>
     <w:rsid w:val="007A7845"/>
     <w:rsid w:val="007A7FA3"/>
     <w:rsid w:val="007B12C6"/>
     <w:rsid w:val="007B1819"/>
     <w:rsid w:val="007B24EC"/>
     <w:rsid w:val="007B39D3"/>
     <w:rsid w:val="007B3B9F"/>
     <w:rsid w:val="007B498D"/>
     <w:rsid w:val="007B5A48"/>
     <w:rsid w:val="007B75E6"/>
     <w:rsid w:val="007C1E72"/>
     <w:rsid w:val="007C2723"/>
     <w:rsid w:val="007C3DD0"/>
     <w:rsid w:val="007C3FAB"/>
     <w:rsid w:val="007C43C3"/>
     <w:rsid w:val="007C4510"/>
     <w:rsid w:val="007C5F30"/>
     <w:rsid w:val="007C61F5"/>
     <w:rsid w:val="007C691B"/>
     <w:rsid w:val="007C7494"/>
     <w:rsid w:val="007D03EB"/>
     <w:rsid w:val="007D106B"/>
     <w:rsid w:val="007D1163"/>
     <w:rsid w:val="007D197C"/>
     <w:rsid w:val="007D20CD"/>
     <w:rsid w:val="007D2136"/>
+    <w:rsid w:val="007D32C9"/>
     <w:rsid w:val="007D385B"/>
     <w:rsid w:val="007D3C5E"/>
     <w:rsid w:val="007D5678"/>
     <w:rsid w:val="007D5889"/>
     <w:rsid w:val="007D7AB6"/>
     <w:rsid w:val="007E0DD4"/>
     <w:rsid w:val="007E146B"/>
     <w:rsid w:val="007E2E04"/>
     <w:rsid w:val="007E3C2A"/>
     <w:rsid w:val="007E51BF"/>
     <w:rsid w:val="007E7733"/>
     <w:rsid w:val="007F071E"/>
     <w:rsid w:val="007F0B83"/>
     <w:rsid w:val="007F16B5"/>
     <w:rsid w:val="007F17EA"/>
     <w:rsid w:val="007F198D"/>
     <w:rsid w:val="007F1C96"/>
     <w:rsid w:val="007F1CC4"/>
     <w:rsid w:val="007F238A"/>
     <w:rsid w:val="007F282D"/>
     <w:rsid w:val="007F2CB8"/>
     <w:rsid w:val="007F4CE0"/>
     <w:rsid w:val="007F4DCC"/>
     <w:rsid w:val="007F4FFE"/>
     <w:rsid w:val="007F5CD9"/>
     <w:rsid w:val="007F5D9C"/>
     <w:rsid w:val="007F6D8A"/>
+    <w:rsid w:val="007F6E4E"/>
     <w:rsid w:val="007F6EA4"/>
     <w:rsid w:val="0080013A"/>
     <w:rsid w:val="008016AA"/>
     <w:rsid w:val="00802606"/>
     <w:rsid w:val="00802E10"/>
     <w:rsid w:val="00803750"/>
     <w:rsid w:val="00803DD3"/>
     <w:rsid w:val="0080402D"/>
     <w:rsid w:val="008040E8"/>
     <w:rsid w:val="0080465F"/>
     <w:rsid w:val="00805223"/>
     <w:rsid w:val="00805928"/>
     <w:rsid w:val="00806B0A"/>
     <w:rsid w:val="00810A73"/>
     <w:rsid w:val="0081115E"/>
     <w:rsid w:val="00811222"/>
     <w:rsid w:val="00811463"/>
     <w:rsid w:val="008115F0"/>
     <w:rsid w:val="00811706"/>
     <w:rsid w:val="00811DFC"/>
     <w:rsid w:val="00812246"/>
     <w:rsid w:val="00812A01"/>
     <w:rsid w:val="008131BB"/>
     <w:rsid w:val="008132BB"/>
     <w:rsid w:val="00813A41"/>
     <w:rsid w:val="00814C29"/>
     <w:rsid w:val="00814D02"/>
     <w:rsid w:val="00815071"/>
     <w:rsid w:val="008160C2"/>
     <w:rsid w:val="008163D1"/>
     <w:rsid w:val="0081659D"/>
     <w:rsid w:val="00816B71"/>
     <w:rsid w:val="00816D04"/>
     <w:rsid w:val="00820097"/>
     <w:rsid w:val="00821CA8"/>
     <w:rsid w:val="008224CB"/>
     <w:rsid w:val="00822EAC"/>
     <w:rsid w:val="00823402"/>
     <w:rsid w:val="00823F42"/>
     <w:rsid w:val="00824163"/>
     <w:rsid w:val="008244D9"/>
     <w:rsid w:val="008249F2"/>
     <w:rsid w:val="0082644F"/>
+    <w:rsid w:val="00826A94"/>
     <w:rsid w:val="008274FF"/>
     <w:rsid w:val="00827B3A"/>
     <w:rsid w:val="008302EE"/>
     <w:rsid w:val="00831D6B"/>
     <w:rsid w:val="0083244A"/>
     <w:rsid w:val="00834FD2"/>
     <w:rsid w:val="00835B73"/>
     <w:rsid w:val="00835CB1"/>
     <w:rsid w:val="00836418"/>
     <w:rsid w:val="00836AED"/>
     <w:rsid w:val="00836B1D"/>
     <w:rsid w:val="00836FEC"/>
     <w:rsid w:val="00837533"/>
     <w:rsid w:val="00841E34"/>
     <w:rsid w:val="00841E86"/>
     <w:rsid w:val="00842DC7"/>
     <w:rsid w:val="00842DCC"/>
     <w:rsid w:val="0084309C"/>
     <w:rsid w:val="00843228"/>
     <w:rsid w:val="008433D6"/>
     <w:rsid w:val="008434AB"/>
     <w:rsid w:val="00843A4A"/>
     <w:rsid w:val="00843C34"/>
     <w:rsid w:val="008461F0"/>
     <w:rsid w:val="00846772"/>
     <w:rsid w:val="008473F4"/>
     <w:rsid w:val="00852196"/>
     <w:rsid w:val="00852CB7"/>
     <w:rsid w:val="00852CE4"/>
     <w:rsid w:val="00853799"/>
     <w:rsid w:val="00853802"/>
     <w:rsid w:val="00853996"/>
     <w:rsid w:val="00854F8F"/>
+    <w:rsid w:val="008553B3"/>
     <w:rsid w:val="00856630"/>
     <w:rsid w:val="0086090B"/>
     <w:rsid w:val="00863A00"/>
     <w:rsid w:val="00864B67"/>
     <w:rsid w:val="0086525D"/>
     <w:rsid w:val="008652B5"/>
     <w:rsid w:val="00865FFC"/>
     <w:rsid w:val="0086608D"/>
     <w:rsid w:val="0086657D"/>
     <w:rsid w:val="00866ABA"/>
     <w:rsid w:val="00871C44"/>
     <w:rsid w:val="00873C5E"/>
     <w:rsid w:val="008741EF"/>
     <w:rsid w:val="00874439"/>
     <w:rsid w:val="00875A1E"/>
     <w:rsid w:val="00875D27"/>
     <w:rsid w:val="008773F5"/>
     <w:rsid w:val="0088255F"/>
     <w:rsid w:val="008833DB"/>
     <w:rsid w:val="00885459"/>
     <w:rsid w:val="00885562"/>
     <w:rsid w:val="00885AAF"/>
     <w:rsid w:val="00886D55"/>
     <w:rsid w:val="008876DE"/>
     <w:rsid w:val="008907C0"/>
     <w:rsid w:val="00891C45"/>
     <w:rsid w:val="00891E8D"/>
     <w:rsid w:val="00892C93"/>
     <w:rsid w:val="00893811"/>
     <w:rsid w:val="00894241"/>
     <w:rsid w:val="0089425F"/>
     <w:rsid w:val="00894B1A"/>
     <w:rsid w:val="00895684"/>
     <w:rsid w:val="00895C36"/>
     <w:rsid w:val="008A1AC5"/>
     <w:rsid w:val="008A4164"/>
     <w:rsid w:val="008A61EC"/>
     <w:rsid w:val="008A6416"/>
     <w:rsid w:val="008A6507"/>
     <w:rsid w:val="008A6743"/>
     <w:rsid w:val="008A77A7"/>
     <w:rsid w:val="008B0346"/>
     <w:rsid w:val="008B0651"/>
     <w:rsid w:val="008B0C8F"/>
     <w:rsid w:val="008B0F3C"/>
     <w:rsid w:val="008B1C51"/>
     <w:rsid w:val="008B1C9B"/>
     <w:rsid w:val="008B3764"/>
     <w:rsid w:val="008B4255"/>
     <w:rsid w:val="008B5843"/>
+    <w:rsid w:val="008B5890"/>
     <w:rsid w:val="008B6574"/>
     <w:rsid w:val="008B6FE9"/>
     <w:rsid w:val="008C03E5"/>
     <w:rsid w:val="008C16F8"/>
     <w:rsid w:val="008C2063"/>
     <w:rsid w:val="008C2183"/>
     <w:rsid w:val="008C2832"/>
     <w:rsid w:val="008C2835"/>
     <w:rsid w:val="008C38CB"/>
     <w:rsid w:val="008C398D"/>
     <w:rsid w:val="008C3EB2"/>
     <w:rsid w:val="008C5315"/>
     <w:rsid w:val="008C7DF0"/>
     <w:rsid w:val="008D1E5B"/>
     <w:rsid w:val="008D3099"/>
     <w:rsid w:val="008D4F8A"/>
     <w:rsid w:val="008D5AC0"/>
     <w:rsid w:val="008D5F35"/>
     <w:rsid w:val="008D6599"/>
     <w:rsid w:val="008D7831"/>
     <w:rsid w:val="008D7866"/>
     <w:rsid w:val="008D796F"/>
     <w:rsid w:val="008E262F"/>
     <w:rsid w:val="008E2882"/>
     <w:rsid w:val="008E2D3E"/>
@@ -26828,85 +26451,87 @@
     <w:rsid w:val="00914C23"/>
     <w:rsid w:val="009155C6"/>
     <w:rsid w:val="009162E6"/>
     <w:rsid w:val="00916511"/>
     <w:rsid w:val="009176BC"/>
     <w:rsid w:val="00917F6D"/>
     <w:rsid w:val="00920DC6"/>
     <w:rsid w:val="0092134F"/>
     <w:rsid w:val="00921FD3"/>
     <w:rsid w:val="009220D7"/>
     <w:rsid w:val="00922C4E"/>
     <w:rsid w:val="00922D3A"/>
     <w:rsid w:val="0092377A"/>
     <w:rsid w:val="00923F0E"/>
     <w:rsid w:val="00924A63"/>
     <w:rsid w:val="00925ED3"/>
     <w:rsid w:val="00927131"/>
     <w:rsid w:val="009321C9"/>
     <w:rsid w:val="00933084"/>
     <w:rsid w:val="0093592B"/>
     <w:rsid w:val="0093708F"/>
     <w:rsid w:val="00937C8A"/>
     <w:rsid w:val="00940A26"/>
     <w:rsid w:val="00941B67"/>
     <w:rsid w:val="00942939"/>
+    <w:rsid w:val="0094342F"/>
     <w:rsid w:val="00945733"/>
     <w:rsid w:val="009463AB"/>
     <w:rsid w:val="009464F2"/>
     <w:rsid w:val="0094669C"/>
     <w:rsid w:val="00946C9F"/>
     <w:rsid w:val="0094717D"/>
     <w:rsid w:val="009501C9"/>
     <w:rsid w:val="00951F3C"/>
     <w:rsid w:val="00952049"/>
     <w:rsid w:val="00952DA8"/>
     <w:rsid w:val="00952ECB"/>
     <w:rsid w:val="00952EDE"/>
     <w:rsid w:val="00953272"/>
     <w:rsid w:val="00954756"/>
     <w:rsid w:val="00955370"/>
     <w:rsid w:val="00955DC1"/>
     <w:rsid w:val="009567FC"/>
     <w:rsid w:val="00957247"/>
     <w:rsid w:val="009572D2"/>
     <w:rsid w:val="00957643"/>
     <w:rsid w:val="009576F3"/>
     <w:rsid w:val="00957BDD"/>
     <w:rsid w:val="00957C0D"/>
     <w:rsid w:val="009600FD"/>
     <w:rsid w:val="009603DD"/>
     <w:rsid w:val="00960C28"/>
     <w:rsid w:val="00961059"/>
     <w:rsid w:val="00961AA1"/>
     <w:rsid w:val="00961EC6"/>
     <w:rsid w:val="00962715"/>
     <w:rsid w:val="00962BF1"/>
     <w:rsid w:val="00962DB3"/>
     <w:rsid w:val="00964134"/>
     <w:rsid w:val="00965F4D"/>
     <w:rsid w:val="00966A53"/>
+    <w:rsid w:val="0097056F"/>
     <w:rsid w:val="009705F9"/>
     <w:rsid w:val="00971766"/>
     <w:rsid w:val="009731C5"/>
     <w:rsid w:val="00974192"/>
     <w:rsid w:val="00974D8B"/>
     <w:rsid w:val="00975767"/>
     <w:rsid w:val="0097660C"/>
     <w:rsid w:val="00976765"/>
     <w:rsid w:val="00976997"/>
     <w:rsid w:val="00977DCC"/>
     <w:rsid w:val="009809BA"/>
     <w:rsid w:val="00981376"/>
     <w:rsid w:val="00983DB2"/>
     <w:rsid w:val="009849D5"/>
     <w:rsid w:val="009859C1"/>
     <w:rsid w:val="00985F2E"/>
     <w:rsid w:val="0098606E"/>
     <w:rsid w:val="0098628E"/>
     <w:rsid w:val="00986B43"/>
     <w:rsid w:val="00991549"/>
     <w:rsid w:val="00991C59"/>
     <w:rsid w:val="009926C0"/>
     <w:rsid w:val="00992F38"/>
     <w:rsid w:val="009942F0"/>
     <w:rsid w:val="00994AF2"/>
@@ -27002,85 +26627,88 @@
     <w:rsid w:val="00A16A3C"/>
     <w:rsid w:val="00A16C91"/>
     <w:rsid w:val="00A17317"/>
     <w:rsid w:val="00A201C6"/>
     <w:rsid w:val="00A20D01"/>
     <w:rsid w:val="00A210FE"/>
     <w:rsid w:val="00A21683"/>
     <w:rsid w:val="00A21EEE"/>
     <w:rsid w:val="00A21F97"/>
     <w:rsid w:val="00A2375B"/>
     <w:rsid w:val="00A240A2"/>
     <w:rsid w:val="00A24F72"/>
     <w:rsid w:val="00A263B1"/>
     <w:rsid w:val="00A305D9"/>
     <w:rsid w:val="00A31367"/>
     <w:rsid w:val="00A3217B"/>
     <w:rsid w:val="00A334BD"/>
     <w:rsid w:val="00A3365B"/>
     <w:rsid w:val="00A33C67"/>
     <w:rsid w:val="00A35389"/>
     <w:rsid w:val="00A355DB"/>
     <w:rsid w:val="00A36CA3"/>
     <w:rsid w:val="00A3727A"/>
     <w:rsid w:val="00A40E1D"/>
     <w:rsid w:val="00A413CF"/>
+    <w:rsid w:val="00A42574"/>
     <w:rsid w:val="00A42A13"/>
     <w:rsid w:val="00A437E6"/>
     <w:rsid w:val="00A43A37"/>
     <w:rsid w:val="00A4535E"/>
     <w:rsid w:val="00A456A5"/>
     <w:rsid w:val="00A45B60"/>
     <w:rsid w:val="00A465D3"/>
     <w:rsid w:val="00A47B2F"/>
     <w:rsid w:val="00A47CBE"/>
     <w:rsid w:val="00A50181"/>
     <w:rsid w:val="00A51FED"/>
     <w:rsid w:val="00A5326B"/>
     <w:rsid w:val="00A536E3"/>
     <w:rsid w:val="00A54118"/>
     <w:rsid w:val="00A54D7E"/>
     <w:rsid w:val="00A557F7"/>
     <w:rsid w:val="00A56E61"/>
     <w:rsid w:val="00A576AA"/>
     <w:rsid w:val="00A61D57"/>
     <w:rsid w:val="00A620D1"/>
     <w:rsid w:val="00A62741"/>
     <w:rsid w:val="00A64AFE"/>
     <w:rsid w:val="00A64DD9"/>
     <w:rsid w:val="00A65014"/>
     <w:rsid w:val="00A677B1"/>
     <w:rsid w:val="00A705C6"/>
     <w:rsid w:val="00A70A96"/>
     <w:rsid w:val="00A70C30"/>
     <w:rsid w:val="00A70C31"/>
     <w:rsid w:val="00A70D2D"/>
     <w:rsid w:val="00A71D50"/>
     <w:rsid w:val="00A71EFE"/>
     <w:rsid w:val="00A721BB"/>
     <w:rsid w:val="00A7329E"/>
+    <w:rsid w:val="00A73A2A"/>
     <w:rsid w:val="00A73F88"/>
+    <w:rsid w:val="00A74AD4"/>
     <w:rsid w:val="00A76245"/>
     <w:rsid w:val="00A82CFC"/>
     <w:rsid w:val="00A83552"/>
     <w:rsid w:val="00A84299"/>
     <w:rsid w:val="00A84A5C"/>
     <w:rsid w:val="00A84A82"/>
     <w:rsid w:val="00A871E7"/>
     <w:rsid w:val="00A87CF5"/>
     <w:rsid w:val="00A90F86"/>
     <w:rsid w:val="00A90FDB"/>
     <w:rsid w:val="00A91604"/>
     <w:rsid w:val="00A919ED"/>
     <w:rsid w:val="00A92F92"/>
     <w:rsid w:val="00A9464A"/>
     <w:rsid w:val="00A946F9"/>
     <w:rsid w:val="00A94F72"/>
     <w:rsid w:val="00A952B9"/>
     <w:rsid w:val="00A955D6"/>
     <w:rsid w:val="00A95B79"/>
     <w:rsid w:val="00A96CAA"/>
     <w:rsid w:val="00A97FAC"/>
     <w:rsid w:val="00AA01D3"/>
     <w:rsid w:val="00AA3188"/>
     <w:rsid w:val="00AA39B6"/>
     <w:rsid w:val="00AA528A"/>
@@ -27088,87 +26716,89 @@
     <w:rsid w:val="00AA5EE2"/>
     <w:rsid w:val="00AA603F"/>
     <w:rsid w:val="00AB0045"/>
     <w:rsid w:val="00AB094F"/>
     <w:rsid w:val="00AB27C8"/>
     <w:rsid w:val="00AB4332"/>
     <w:rsid w:val="00AB44A8"/>
     <w:rsid w:val="00AB5A80"/>
     <w:rsid w:val="00AB5CC7"/>
     <w:rsid w:val="00AB74CD"/>
     <w:rsid w:val="00AC1619"/>
     <w:rsid w:val="00AC1636"/>
     <w:rsid w:val="00AC27DA"/>
     <w:rsid w:val="00AC2CAA"/>
     <w:rsid w:val="00AC3EA2"/>
     <w:rsid w:val="00AC3FFC"/>
     <w:rsid w:val="00AC50FE"/>
     <w:rsid w:val="00AC534D"/>
     <w:rsid w:val="00AC5770"/>
     <w:rsid w:val="00AC5A0A"/>
     <w:rsid w:val="00AC5C9E"/>
     <w:rsid w:val="00AC6FE1"/>
     <w:rsid w:val="00AC75E3"/>
     <w:rsid w:val="00AD053A"/>
     <w:rsid w:val="00AD111A"/>
+    <w:rsid w:val="00AD280D"/>
     <w:rsid w:val="00AD3D51"/>
     <w:rsid w:val="00AD4014"/>
     <w:rsid w:val="00AD5088"/>
     <w:rsid w:val="00AD5C33"/>
     <w:rsid w:val="00AD7096"/>
     <w:rsid w:val="00AE0C02"/>
     <w:rsid w:val="00AE0CCA"/>
     <w:rsid w:val="00AE1300"/>
     <w:rsid w:val="00AE148D"/>
     <w:rsid w:val="00AE26FC"/>
     <w:rsid w:val="00AE2B85"/>
     <w:rsid w:val="00AE3B35"/>
     <w:rsid w:val="00AE4447"/>
     <w:rsid w:val="00AE4C29"/>
     <w:rsid w:val="00AE59ED"/>
     <w:rsid w:val="00AE70BC"/>
     <w:rsid w:val="00AF0C30"/>
     <w:rsid w:val="00AF2FFB"/>
     <w:rsid w:val="00AF3631"/>
     <w:rsid w:val="00AF3E5B"/>
     <w:rsid w:val="00AF58AA"/>
     <w:rsid w:val="00AF743D"/>
     <w:rsid w:val="00B00121"/>
     <w:rsid w:val="00B0034E"/>
     <w:rsid w:val="00B00BF4"/>
     <w:rsid w:val="00B010F3"/>
     <w:rsid w:val="00B0153D"/>
     <w:rsid w:val="00B01FC7"/>
     <w:rsid w:val="00B03162"/>
     <w:rsid w:val="00B047B4"/>
     <w:rsid w:val="00B04F7B"/>
     <w:rsid w:val="00B10A52"/>
     <w:rsid w:val="00B10D7A"/>
     <w:rsid w:val="00B111D4"/>
     <w:rsid w:val="00B111F4"/>
     <w:rsid w:val="00B118A9"/>
     <w:rsid w:val="00B11AAC"/>
+    <w:rsid w:val="00B13366"/>
     <w:rsid w:val="00B137C4"/>
     <w:rsid w:val="00B139FD"/>
     <w:rsid w:val="00B1519B"/>
     <w:rsid w:val="00B15C5A"/>
     <w:rsid w:val="00B16033"/>
     <w:rsid w:val="00B17301"/>
     <w:rsid w:val="00B17909"/>
     <w:rsid w:val="00B20CB4"/>
     <w:rsid w:val="00B21B38"/>
     <w:rsid w:val="00B2252B"/>
     <w:rsid w:val="00B228A4"/>
     <w:rsid w:val="00B2367D"/>
     <w:rsid w:val="00B24614"/>
     <w:rsid w:val="00B27375"/>
     <w:rsid w:val="00B30272"/>
     <w:rsid w:val="00B30A3E"/>
     <w:rsid w:val="00B31325"/>
     <w:rsid w:val="00B319F1"/>
     <w:rsid w:val="00B3323F"/>
     <w:rsid w:val="00B333EA"/>
     <w:rsid w:val="00B33F2B"/>
     <w:rsid w:val="00B33F55"/>
     <w:rsid w:val="00B348D5"/>
     <w:rsid w:val="00B356D1"/>
     <w:rsid w:val="00B368D2"/>
@@ -27201,118 +26831,121 @@
     <w:rsid w:val="00B571B1"/>
     <w:rsid w:val="00B57D0E"/>
     <w:rsid w:val="00B600C0"/>
     <w:rsid w:val="00B616B7"/>
     <w:rsid w:val="00B61867"/>
     <w:rsid w:val="00B61C90"/>
     <w:rsid w:val="00B629CC"/>
     <w:rsid w:val="00B63089"/>
     <w:rsid w:val="00B64B5F"/>
     <w:rsid w:val="00B64FED"/>
     <w:rsid w:val="00B6587A"/>
     <w:rsid w:val="00B66425"/>
     <w:rsid w:val="00B67CD3"/>
     <w:rsid w:val="00B722B1"/>
     <w:rsid w:val="00B72601"/>
     <w:rsid w:val="00B72AC7"/>
     <w:rsid w:val="00B73CC0"/>
     <w:rsid w:val="00B74B83"/>
     <w:rsid w:val="00B75A1B"/>
     <w:rsid w:val="00B75E65"/>
     <w:rsid w:val="00B7669C"/>
     <w:rsid w:val="00B76DFA"/>
     <w:rsid w:val="00B77E3A"/>
     <w:rsid w:val="00B80345"/>
     <w:rsid w:val="00B80CB5"/>
+    <w:rsid w:val="00B83312"/>
     <w:rsid w:val="00B83BB0"/>
     <w:rsid w:val="00B83D81"/>
     <w:rsid w:val="00B8567A"/>
     <w:rsid w:val="00B856C9"/>
     <w:rsid w:val="00B8636D"/>
     <w:rsid w:val="00B866AD"/>
     <w:rsid w:val="00B87178"/>
     <w:rsid w:val="00B90220"/>
     <w:rsid w:val="00B9093A"/>
     <w:rsid w:val="00B90AD5"/>
     <w:rsid w:val="00B90BCE"/>
     <w:rsid w:val="00B91ED4"/>
     <w:rsid w:val="00B92579"/>
     <w:rsid w:val="00B928DE"/>
     <w:rsid w:val="00B92CA8"/>
     <w:rsid w:val="00B92D0D"/>
     <w:rsid w:val="00B93E20"/>
     <w:rsid w:val="00B945A8"/>
     <w:rsid w:val="00B95746"/>
     <w:rsid w:val="00B9666C"/>
     <w:rsid w:val="00B96D6D"/>
     <w:rsid w:val="00BA05CC"/>
     <w:rsid w:val="00BA0DE8"/>
     <w:rsid w:val="00BA167E"/>
     <w:rsid w:val="00BA30B9"/>
     <w:rsid w:val="00BA3E21"/>
     <w:rsid w:val="00BA7687"/>
     <w:rsid w:val="00BA7CD3"/>
     <w:rsid w:val="00BB00A2"/>
     <w:rsid w:val="00BB0EF1"/>
+    <w:rsid w:val="00BB1AA2"/>
     <w:rsid w:val="00BB1BF7"/>
     <w:rsid w:val="00BB1C56"/>
     <w:rsid w:val="00BB29DF"/>
     <w:rsid w:val="00BB2A06"/>
     <w:rsid w:val="00BB400B"/>
     <w:rsid w:val="00BB5F09"/>
     <w:rsid w:val="00BB673E"/>
     <w:rsid w:val="00BB6ECE"/>
     <w:rsid w:val="00BB73D8"/>
     <w:rsid w:val="00BC188B"/>
     <w:rsid w:val="00BC19F1"/>
     <w:rsid w:val="00BC24C9"/>
     <w:rsid w:val="00BC2680"/>
     <w:rsid w:val="00BC3690"/>
     <w:rsid w:val="00BC4096"/>
     <w:rsid w:val="00BC48C3"/>
     <w:rsid w:val="00BC6ADB"/>
     <w:rsid w:val="00BC6F1E"/>
     <w:rsid w:val="00BD0A8A"/>
     <w:rsid w:val="00BD10B7"/>
     <w:rsid w:val="00BD1E5B"/>
     <w:rsid w:val="00BD2A63"/>
     <w:rsid w:val="00BD340E"/>
     <w:rsid w:val="00BD3944"/>
     <w:rsid w:val="00BD438A"/>
     <w:rsid w:val="00BD5B4B"/>
     <w:rsid w:val="00BD5DF4"/>
     <w:rsid w:val="00BD714B"/>
     <w:rsid w:val="00BD73D5"/>
     <w:rsid w:val="00BE02CE"/>
     <w:rsid w:val="00BE1086"/>
     <w:rsid w:val="00BE20F5"/>
     <w:rsid w:val="00BE212B"/>
     <w:rsid w:val="00BE28F1"/>
     <w:rsid w:val="00BE3F7B"/>
     <w:rsid w:val="00BE4953"/>
     <w:rsid w:val="00BE5909"/>
     <w:rsid w:val="00BE59D6"/>
+    <w:rsid w:val="00BE7394"/>
     <w:rsid w:val="00BE7EE9"/>
     <w:rsid w:val="00BF0347"/>
     <w:rsid w:val="00BF1A6D"/>
     <w:rsid w:val="00BF1C78"/>
     <w:rsid w:val="00BF1E0C"/>
     <w:rsid w:val="00BF1E8F"/>
     <w:rsid w:val="00BF21BD"/>
     <w:rsid w:val="00BF266C"/>
     <w:rsid w:val="00BF3580"/>
     <w:rsid w:val="00BF4576"/>
     <w:rsid w:val="00BF53BD"/>
     <w:rsid w:val="00BF6023"/>
     <w:rsid w:val="00BF6DFF"/>
     <w:rsid w:val="00BF739F"/>
     <w:rsid w:val="00C00E9B"/>
     <w:rsid w:val="00C01330"/>
     <w:rsid w:val="00C01789"/>
     <w:rsid w:val="00C02121"/>
     <w:rsid w:val="00C024F1"/>
     <w:rsid w:val="00C0295A"/>
     <w:rsid w:val="00C04414"/>
     <w:rsid w:val="00C0536A"/>
     <w:rsid w:val="00C1070B"/>
     <w:rsid w:val="00C1121C"/>
     <w:rsid w:val="00C119F0"/>
@@ -27354,147 +26987,151 @@
     <w:rsid w:val="00C44800"/>
     <w:rsid w:val="00C44C77"/>
     <w:rsid w:val="00C4500C"/>
     <w:rsid w:val="00C459A2"/>
     <w:rsid w:val="00C46401"/>
     <w:rsid w:val="00C501D3"/>
     <w:rsid w:val="00C502A1"/>
     <w:rsid w:val="00C509DC"/>
     <w:rsid w:val="00C515B8"/>
     <w:rsid w:val="00C51A2F"/>
     <w:rsid w:val="00C51A49"/>
     <w:rsid w:val="00C53C5C"/>
     <w:rsid w:val="00C5480A"/>
     <w:rsid w:val="00C54911"/>
     <w:rsid w:val="00C54A9E"/>
     <w:rsid w:val="00C54B25"/>
     <w:rsid w:val="00C54D26"/>
     <w:rsid w:val="00C5550A"/>
     <w:rsid w:val="00C55FB1"/>
     <w:rsid w:val="00C55FF8"/>
     <w:rsid w:val="00C572B1"/>
     <w:rsid w:val="00C6086A"/>
     <w:rsid w:val="00C610CA"/>
     <w:rsid w:val="00C61A0E"/>
     <w:rsid w:val="00C62FCD"/>
+    <w:rsid w:val="00C62FF0"/>
     <w:rsid w:val="00C638C6"/>
     <w:rsid w:val="00C63AFC"/>
     <w:rsid w:val="00C640C2"/>
     <w:rsid w:val="00C64128"/>
     <w:rsid w:val="00C6432D"/>
     <w:rsid w:val="00C649CD"/>
     <w:rsid w:val="00C6785F"/>
     <w:rsid w:val="00C703AE"/>
     <w:rsid w:val="00C707B5"/>
     <w:rsid w:val="00C7154D"/>
     <w:rsid w:val="00C7248A"/>
     <w:rsid w:val="00C74808"/>
     <w:rsid w:val="00C75429"/>
     <w:rsid w:val="00C75734"/>
     <w:rsid w:val="00C758BA"/>
     <w:rsid w:val="00C767B6"/>
     <w:rsid w:val="00C767C3"/>
     <w:rsid w:val="00C768A6"/>
     <w:rsid w:val="00C76A55"/>
     <w:rsid w:val="00C81CF8"/>
     <w:rsid w:val="00C81D9D"/>
     <w:rsid w:val="00C82AB0"/>
     <w:rsid w:val="00C854AC"/>
     <w:rsid w:val="00C879BF"/>
     <w:rsid w:val="00C87EB6"/>
     <w:rsid w:val="00C90B21"/>
     <w:rsid w:val="00C91ED9"/>
     <w:rsid w:val="00C927C7"/>
     <w:rsid w:val="00C93498"/>
     <w:rsid w:val="00C939C5"/>
     <w:rsid w:val="00C93B3E"/>
     <w:rsid w:val="00C942FB"/>
     <w:rsid w:val="00C948CF"/>
     <w:rsid w:val="00CA04D2"/>
     <w:rsid w:val="00CA0B2B"/>
     <w:rsid w:val="00CA0DAF"/>
     <w:rsid w:val="00CA1185"/>
     <w:rsid w:val="00CA1B37"/>
     <w:rsid w:val="00CA216C"/>
     <w:rsid w:val="00CA23DA"/>
     <w:rsid w:val="00CA278D"/>
+    <w:rsid w:val="00CA2AEF"/>
     <w:rsid w:val="00CA4083"/>
     <w:rsid w:val="00CA44BC"/>
     <w:rsid w:val="00CA4838"/>
     <w:rsid w:val="00CA48B2"/>
     <w:rsid w:val="00CA655F"/>
     <w:rsid w:val="00CA69D3"/>
     <w:rsid w:val="00CA6A3D"/>
     <w:rsid w:val="00CA6FE7"/>
     <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CA74B5"/>
     <w:rsid w:val="00CB0225"/>
     <w:rsid w:val="00CB1A3B"/>
     <w:rsid w:val="00CB3895"/>
     <w:rsid w:val="00CB3D9C"/>
     <w:rsid w:val="00CB5116"/>
     <w:rsid w:val="00CB639F"/>
     <w:rsid w:val="00CB6628"/>
     <w:rsid w:val="00CB729E"/>
     <w:rsid w:val="00CB7B29"/>
     <w:rsid w:val="00CC001B"/>
     <w:rsid w:val="00CC0402"/>
     <w:rsid w:val="00CC0AB6"/>
     <w:rsid w:val="00CC3A0A"/>
     <w:rsid w:val="00CC400B"/>
+    <w:rsid w:val="00CC5132"/>
     <w:rsid w:val="00CC574E"/>
     <w:rsid w:val="00CC62D8"/>
     <w:rsid w:val="00CC7669"/>
     <w:rsid w:val="00CD05A3"/>
     <w:rsid w:val="00CD3499"/>
     <w:rsid w:val="00CD425A"/>
     <w:rsid w:val="00CD447F"/>
     <w:rsid w:val="00CD4754"/>
     <w:rsid w:val="00CD5761"/>
     <w:rsid w:val="00CD6103"/>
     <w:rsid w:val="00CD6F19"/>
     <w:rsid w:val="00CE00DA"/>
     <w:rsid w:val="00CE0249"/>
     <w:rsid w:val="00CE05D6"/>
     <w:rsid w:val="00CE0A7F"/>
     <w:rsid w:val="00CE1D94"/>
     <w:rsid w:val="00CE23D3"/>
     <w:rsid w:val="00CE399C"/>
     <w:rsid w:val="00CE4735"/>
     <w:rsid w:val="00CE6029"/>
     <w:rsid w:val="00CE6F04"/>
     <w:rsid w:val="00CE7D09"/>
     <w:rsid w:val="00CF0E12"/>
     <w:rsid w:val="00CF2577"/>
     <w:rsid w:val="00CF2F5A"/>
     <w:rsid w:val="00CF3197"/>
     <w:rsid w:val="00CF3377"/>
     <w:rsid w:val="00CF342B"/>
     <w:rsid w:val="00CF39E6"/>
     <w:rsid w:val="00CF3DF4"/>
     <w:rsid w:val="00CF472D"/>
     <w:rsid w:val="00CF602F"/>
+    <w:rsid w:val="00CF6133"/>
     <w:rsid w:val="00CF62F1"/>
     <w:rsid w:val="00CF7347"/>
     <w:rsid w:val="00CF7777"/>
     <w:rsid w:val="00D00A62"/>
     <w:rsid w:val="00D00EA9"/>
     <w:rsid w:val="00D011B1"/>
     <w:rsid w:val="00D01522"/>
     <w:rsid w:val="00D015E0"/>
     <w:rsid w:val="00D03B7F"/>
     <w:rsid w:val="00D04255"/>
     <w:rsid w:val="00D05571"/>
     <w:rsid w:val="00D05BC4"/>
     <w:rsid w:val="00D06B80"/>
     <w:rsid w:val="00D077D4"/>
     <w:rsid w:val="00D1076F"/>
     <w:rsid w:val="00D10BDB"/>
     <w:rsid w:val="00D11D3A"/>
     <w:rsid w:val="00D11DD2"/>
     <w:rsid w:val="00D1331F"/>
     <w:rsid w:val="00D13D01"/>
     <w:rsid w:val="00D14201"/>
     <w:rsid w:val="00D14E84"/>
     <w:rsid w:val="00D1583E"/>
     <w:rsid w:val="00D16E49"/>
     <w:rsid w:val="00D17DF2"/>
@@ -27528,50 +27165,51 @@
     <w:rsid w:val="00D47D2B"/>
     <w:rsid w:val="00D47D7B"/>
     <w:rsid w:val="00D50294"/>
     <w:rsid w:val="00D507EE"/>
     <w:rsid w:val="00D511EA"/>
     <w:rsid w:val="00D5181D"/>
     <w:rsid w:val="00D51B8A"/>
     <w:rsid w:val="00D51D78"/>
     <w:rsid w:val="00D52FDE"/>
     <w:rsid w:val="00D550AC"/>
     <w:rsid w:val="00D55D74"/>
     <w:rsid w:val="00D56255"/>
     <w:rsid w:val="00D564BD"/>
     <w:rsid w:val="00D567CE"/>
     <w:rsid w:val="00D57950"/>
     <w:rsid w:val="00D625DE"/>
     <w:rsid w:val="00D62E7D"/>
     <w:rsid w:val="00D63460"/>
     <w:rsid w:val="00D63866"/>
     <w:rsid w:val="00D64531"/>
     <w:rsid w:val="00D65AA1"/>
     <w:rsid w:val="00D65CD6"/>
     <w:rsid w:val="00D65DBB"/>
     <w:rsid w:val="00D66B15"/>
     <w:rsid w:val="00D67F11"/>
+    <w:rsid w:val="00D70620"/>
     <w:rsid w:val="00D71945"/>
     <w:rsid w:val="00D7218A"/>
     <w:rsid w:val="00D72E41"/>
     <w:rsid w:val="00D73CF6"/>
     <w:rsid w:val="00D7455D"/>
     <w:rsid w:val="00D74B3A"/>
     <w:rsid w:val="00D74F82"/>
     <w:rsid w:val="00D7574B"/>
     <w:rsid w:val="00D75761"/>
     <w:rsid w:val="00D75A93"/>
     <w:rsid w:val="00D75B28"/>
     <w:rsid w:val="00D76B6C"/>
     <w:rsid w:val="00D76D00"/>
     <w:rsid w:val="00D777BF"/>
     <w:rsid w:val="00D80752"/>
     <w:rsid w:val="00D80C6D"/>
     <w:rsid w:val="00D84786"/>
     <w:rsid w:val="00D847B1"/>
     <w:rsid w:val="00D85EDF"/>
     <w:rsid w:val="00D870FA"/>
     <w:rsid w:val="00D87B14"/>
     <w:rsid w:val="00D87EC4"/>
     <w:rsid w:val="00D87F7A"/>
     <w:rsid w:val="00D9066E"/>
     <w:rsid w:val="00D9140B"/>
@@ -27592,57 +27230,59 @@
     <w:rsid w:val="00DA6759"/>
     <w:rsid w:val="00DA6F8C"/>
     <w:rsid w:val="00DA714E"/>
     <w:rsid w:val="00DA76DC"/>
     <w:rsid w:val="00DA7BDE"/>
     <w:rsid w:val="00DB04EE"/>
     <w:rsid w:val="00DB06FB"/>
     <w:rsid w:val="00DB0ED8"/>
     <w:rsid w:val="00DB1B49"/>
     <w:rsid w:val="00DB1E69"/>
     <w:rsid w:val="00DB2258"/>
     <w:rsid w:val="00DB30BF"/>
     <w:rsid w:val="00DB37F1"/>
     <w:rsid w:val="00DB46F2"/>
     <w:rsid w:val="00DB4E4E"/>
     <w:rsid w:val="00DB4FCD"/>
     <w:rsid w:val="00DB5091"/>
     <w:rsid w:val="00DB5E8B"/>
     <w:rsid w:val="00DB68F7"/>
     <w:rsid w:val="00DB6F7C"/>
     <w:rsid w:val="00DB7BED"/>
     <w:rsid w:val="00DB7C50"/>
     <w:rsid w:val="00DC0409"/>
     <w:rsid w:val="00DC1809"/>
     <w:rsid w:val="00DC1AE8"/>
+    <w:rsid w:val="00DC2FFD"/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rsid w:val="00DC5DD9"/>
     <w:rsid w:val="00DC5DF9"/>
     <w:rsid w:val="00DC6BF8"/>
     <w:rsid w:val="00DC7155"/>
     <w:rsid w:val="00DD0A7C"/>
     <w:rsid w:val="00DD0E39"/>
+    <w:rsid w:val="00DD1EF1"/>
     <w:rsid w:val="00DD21BC"/>
     <w:rsid w:val="00DD2A8A"/>
     <w:rsid w:val="00DD2AAB"/>
     <w:rsid w:val="00DD339E"/>
     <w:rsid w:val="00DD3473"/>
     <w:rsid w:val="00DD42E2"/>
     <w:rsid w:val="00DD502A"/>
     <w:rsid w:val="00DD74A7"/>
     <w:rsid w:val="00DD74DC"/>
     <w:rsid w:val="00DE0F2C"/>
     <w:rsid w:val="00DE1901"/>
     <w:rsid w:val="00DE37DE"/>
     <w:rsid w:val="00DE446C"/>
     <w:rsid w:val="00DE5CC1"/>
     <w:rsid w:val="00DE6422"/>
     <w:rsid w:val="00DE67A1"/>
     <w:rsid w:val="00DE77A1"/>
     <w:rsid w:val="00DF05B6"/>
     <w:rsid w:val="00DF074A"/>
     <w:rsid w:val="00DF15F0"/>
     <w:rsid w:val="00DF18E2"/>
     <w:rsid w:val="00DF1F92"/>
     <w:rsid w:val="00DF1FA0"/>
     <w:rsid w:val="00DF2D35"/>
     <w:rsid w:val="00DF3231"/>
@@ -27694,68 +27334,70 @@
     <w:rsid w:val="00E3754C"/>
     <w:rsid w:val="00E37B8F"/>
     <w:rsid w:val="00E37E9D"/>
     <w:rsid w:val="00E40B32"/>
     <w:rsid w:val="00E40BCA"/>
     <w:rsid w:val="00E438C2"/>
     <w:rsid w:val="00E438E7"/>
     <w:rsid w:val="00E447F7"/>
     <w:rsid w:val="00E51BFD"/>
     <w:rsid w:val="00E52B68"/>
     <w:rsid w:val="00E52C70"/>
     <w:rsid w:val="00E52D8E"/>
     <w:rsid w:val="00E533BA"/>
     <w:rsid w:val="00E53A53"/>
     <w:rsid w:val="00E53B6C"/>
     <w:rsid w:val="00E54071"/>
     <w:rsid w:val="00E545B3"/>
     <w:rsid w:val="00E54D04"/>
     <w:rsid w:val="00E55823"/>
     <w:rsid w:val="00E55FFC"/>
     <w:rsid w:val="00E56242"/>
     <w:rsid w:val="00E56FD4"/>
     <w:rsid w:val="00E57D74"/>
     <w:rsid w:val="00E60461"/>
     <w:rsid w:val="00E60601"/>
+    <w:rsid w:val="00E61708"/>
     <w:rsid w:val="00E61787"/>
     <w:rsid w:val="00E6255C"/>
     <w:rsid w:val="00E6339B"/>
     <w:rsid w:val="00E63B97"/>
     <w:rsid w:val="00E64573"/>
     <w:rsid w:val="00E64945"/>
     <w:rsid w:val="00E711F1"/>
     <w:rsid w:val="00E729DC"/>
     <w:rsid w:val="00E744DE"/>
     <w:rsid w:val="00E74632"/>
     <w:rsid w:val="00E74AC4"/>
     <w:rsid w:val="00E75C0C"/>
     <w:rsid w:val="00E765DA"/>
     <w:rsid w:val="00E77220"/>
     <w:rsid w:val="00E813C9"/>
     <w:rsid w:val="00E82546"/>
     <w:rsid w:val="00E849B3"/>
     <w:rsid w:val="00E8538B"/>
+    <w:rsid w:val="00E85404"/>
     <w:rsid w:val="00E85A0C"/>
     <w:rsid w:val="00E86533"/>
     <w:rsid w:val="00E87BDC"/>
     <w:rsid w:val="00E87F09"/>
     <w:rsid w:val="00E90239"/>
     <w:rsid w:val="00E90279"/>
     <w:rsid w:val="00E90420"/>
     <w:rsid w:val="00E90A4E"/>
     <w:rsid w:val="00E90F6B"/>
     <w:rsid w:val="00E91082"/>
     <w:rsid w:val="00E91B4B"/>
     <w:rsid w:val="00E92D57"/>
     <w:rsid w:val="00E935AB"/>
     <w:rsid w:val="00E9421A"/>
     <w:rsid w:val="00E94290"/>
     <w:rsid w:val="00E9604A"/>
     <w:rsid w:val="00E96779"/>
     <w:rsid w:val="00E97EB0"/>
     <w:rsid w:val="00EA016D"/>
     <w:rsid w:val="00EA09DE"/>
     <w:rsid w:val="00EA0B77"/>
     <w:rsid w:val="00EA16DF"/>
     <w:rsid w:val="00EA236E"/>
     <w:rsid w:val="00EA285A"/>
     <w:rsid w:val="00EA2DE2"/>
@@ -27775,144 +27417,149 @@
     <w:rsid w:val="00EB53A7"/>
     <w:rsid w:val="00EB553D"/>
     <w:rsid w:val="00EB5E27"/>
     <w:rsid w:val="00EB72D6"/>
     <w:rsid w:val="00EC0262"/>
     <w:rsid w:val="00EC2C25"/>
     <w:rsid w:val="00EC62ED"/>
     <w:rsid w:val="00EC72BA"/>
     <w:rsid w:val="00ED015D"/>
     <w:rsid w:val="00ED1526"/>
     <w:rsid w:val="00ED2176"/>
     <w:rsid w:val="00ED2497"/>
     <w:rsid w:val="00ED31DF"/>
     <w:rsid w:val="00ED3409"/>
     <w:rsid w:val="00ED4E67"/>
     <w:rsid w:val="00ED63F4"/>
     <w:rsid w:val="00ED73DD"/>
     <w:rsid w:val="00ED769E"/>
     <w:rsid w:val="00ED7794"/>
     <w:rsid w:val="00ED7C6E"/>
     <w:rsid w:val="00EE0D15"/>
     <w:rsid w:val="00EE1FF5"/>
     <w:rsid w:val="00EE23A3"/>
     <w:rsid w:val="00EE243A"/>
     <w:rsid w:val="00EE2FBD"/>
+    <w:rsid w:val="00EE4135"/>
     <w:rsid w:val="00EE4952"/>
     <w:rsid w:val="00EE4C36"/>
     <w:rsid w:val="00EE6439"/>
     <w:rsid w:val="00EE6B48"/>
     <w:rsid w:val="00EE7313"/>
     <w:rsid w:val="00EE7842"/>
     <w:rsid w:val="00EE7E04"/>
     <w:rsid w:val="00EE7E5A"/>
     <w:rsid w:val="00EE7E70"/>
     <w:rsid w:val="00EF020E"/>
     <w:rsid w:val="00EF0504"/>
     <w:rsid w:val="00EF103A"/>
+    <w:rsid w:val="00EF1A16"/>
     <w:rsid w:val="00EF1C2A"/>
     <w:rsid w:val="00EF2729"/>
     <w:rsid w:val="00EF2F6A"/>
     <w:rsid w:val="00EF66A8"/>
     <w:rsid w:val="00EF6ADB"/>
     <w:rsid w:val="00EF762F"/>
     <w:rsid w:val="00EF7A60"/>
     <w:rsid w:val="00EF7C41"/>
     <w:rsid w:val="00F01D69"/>
     <w:rsid w:val="00F01F24"/>
     <w:rsid w:val="00F02567"/>
     <w:rsid w:val="00F026BD"/>
     <w:rsid w:val="00F02D49"/>
     <w:rsid w:val="00F03D05"/>
     <w:rsid w:val="00F04353"/>
     <w:rsid w:val="00F0523C"/>
     <w:rsid w:val="00F053AA"/>
     <w:rsid w:val="00F05E25"/>
     <w:rsid w:val="00F05FA8"/>
     <w:rsid w:val="00F069A1"/>
     <w:rsid w:val="00F074FC"/>
     <w:rsid w:val="00F103B2"/>
     <w:rsid w:val="00F10EE4"/>
     <w:rsid w:val="00F11BA5"/>
     <w:rsid w:val="00F1247E"/>
     <w:rsid w:val="00F13D84"/>
     <w:rsid w:val="00F14847"/>
     <w:rsid w:val="00F15B9D"/>
     <w:rsid w:val="00F173DD"/>
     <w:rsid w:val="00F17600"/>
     <w:rsid w:val="00F205E3"/>
     <w:rsid w:val="00F2157A"/>
     <w:rsid w:val="00F21D85"/>
     <w:rsid w:val="00F245B4"/>
     <w:rsid w:val="00F24815"/>
+    <w:rsid w:val="00F24AD1"/>
     <w:rsid w:val="00F25ACF"/>
     <w:rsid w:val="00F26C98"/>
     <w:rsid w:val="00F26E39"/>
     <w:rsid w:val="00F273DE"/>
     <w:rsid w:val="00F27E55"/>
     <w:rsid w:val="00F3104C"/>
     <w:rsid w:val="00F31DA7"/>
     <w:rsid w:val="00F3261E"/>
     <w:rsid w:val="00F32962"/>
     <w:rsid w:val="00F3338E"/>
     <w:rsid w:val="00F33644"/>
     <w:rsid w:val="00F33FCC"/>
     <w:rsid w:val="00F35372"/>
     <w:rsid w:val="00F360D9"/>
     <w:rsid w:val="00F361C4"/>
     <w:rsid w:val="00F40084"/>
     <w:rsid w:val="00F41025"/>
     <w:rsid w:val="00F44664"/>
     <w:rsid w:val="00F45B0D"/>
     <w:rsid w:val="00F45D10"/>
     <w:rsid w:val="00F45F19"/>
     <w:rsid w:val="00F462F3"/>
     <w:rsid w:val="00F47AD4"/>
     <w:rsid w:val="00F51117"/>
     <w:rsid w:val="00F51FBE"/>
     <w:rsid w:val="00F5504A"/>
     <w:rsid w:val="00F55297"/>
     <w:rsid w:val="00F605A1"/>
     <w:rsid w:val="00F608DA"/>
     <w:rsid w:val="00F60AE2"/>
     <w:rsid w:val="00F62D30"/>
     <w:rsid w:val="00F636C4"/>
     <w:rsid w:val="00F65479"/>
     <w:rsid w:val="00F66805"/>
     <w:rsid w:val="00F66857"/>
+    <w:rsid w:val="00F669F0"/>
     <w:rsid w:val="00F66C6F"/>
     <w:rsid w:val="00F7118D"/>
     <w:rsid w:val="00F75BFB"/>
     <w:rsid w:val="00F762BC"/>
     <w:rsid w:val="00F7678D"/>
     <w:rsid w:val="00F767E2"/>
     <w:rsid w:val="00F76AD0"/>
     <w:rsid w:val="00F76C9F"/>
     <w:rsid w:val="00F779EA"/>
     <w:rsid w:val="00F804E1"/>
     <w:rsid w:val="00F806C8"/>
     <w:rsid w:val="00F816F1"/>
+    <w:rsid w:val="00F83018"/>
     <w:rsid w:val="00F830A2"/>
     <w:rsid w:val="00F836DA"/>
     <w:rsid w:val="00F85005"/>
     <w:rsid w:val="00F869DE"/>
     <w:rsid w:val="00F87EFE"/>
     <w:rsid w:val="00F909BD"/>
     <w:rsid w:val="00F937EB"/>
     <w:rsid w:val="00F939BB"/>
     <w:rsid w:val="00F93A00"/>
     <w:rsid w:val="00F9446A"/>
     <w:rsid w:val="00F94D7E"/>
     <w:rsid w:val="00F9590B"/>
     <w:rsid w:val="00F95F47"/>
     <w:rsid w:val="00F96188"/>
     <w:rsid w:val="00F961C0"/>
     <w:rsid w:val="00F965BD"/>
     <w:rsid w:val="00F96A5D"/>
     <w:rsid w:val="00F9751D"/>
     <w:rsid w:val="00FA01AB"/>
     <w:rsid w:val="00FA0974"/>
     <w:rsid w:val="00FA0C9C"/>
     <w:rsid w:val="00FA0FC5"/>
     <w:rsid w:val="00FA1145"/>
     <w:rsid w:val="00FA14DA"/>
     <w:rsid w:val="00FA1544"/>
@@ -27944,106 +27591,111 @@
     <w:rsid w:val="00FC743A"/>
     <w:rsid w:val="00FC792C"/>
     <w:rsid w:val="00FC7D66"/>
     <w:rsid w:val="00FD046D"/>
     <w:rsid w:val="00FD0731"/>
     <w:rsid w:val="00FD1833"/>
     <w:rsid w:val="00FD213B"/>
     <w:rsid w:val="00FD2178"/>
     <w:rsid w:val="00FD311C"/>
     <w:rsid w:val="00FD3B1E"/>
     <w:rsid w:val="00FD50E6"/>
     <w:rsid w:val="00FD548B"/>
     <w:rsid w:val="00FD68D3"/>
     <w:rsid w:val="00FD6D04"/>
     <w:rsid w:val="00FD73F9"/>
     <w:rsid w:val="00FE10D9"/>
     <w:rsid w:val="00FE1D04"/>
     <w:rsid w:val="00FE234C"/>
     <w:rsid w:val="00FE26C6"/>
     <w:rsid w:val="00FE3150"/>
     <w:rsid w:val="00FE3CF6"/>
     <w:rsid w:val="00FE4887"/>
     <w:rsid w:val="00FE6809"/>
     <w:rsid w:val="00FE7AAF"/>
     <w:rsid w:val="00FF0017"/>
+    <w:rsid w:val="00FF0234"/>
+    <w:rsid w:val="00FF2CA9"/>
     <w:rsid w:val="00FF315B"/>
     <w:rsid w:val="00FF317E"/>
     <w:rsid w:val="00FF49F1"/>
     <w:rsid w:val="00FF5023"/>
     <w:rsid w:val="00FF512D"/>
     <w:rsid w:val="00FF595F"/>
     <w:rsid w:val="00FF61ED"/>
     <w:rsid w:val="00FF7E06"/>
     <w:rsid w:val="032CA63E"/>
     <w:rsid w:val="061E568D"/>
     <w:rsid w:val="08359592"/>
     <w:rsid w:val="0D842780"/>
     <w:rsid w:val="0F6EAE23"/>
+    <w:rsid w:val="1985EA6D"/>
     <w:rsid w:val="1CDE5DC9"/>
     <w:rsid w:val="224DB715"/>
     <w:rsid w:val="26663067"/>
+    <w:rsid w:val="3493770B"/>
     <w:rsid w:val="36C625CD"/>
     <w:rsid w:val="3AB95A1A"/>
     <w:rsid w:val="3FA270F3"/>
     <w:rsid w:val="42B89214"/>
     <w:rsid w:val="593155E3"/>
     <w:rsid w:val="5BEE0570"/>
     <w:rsid w:val="5F2DF67C"/>
     <w:rsid w:val="679EDADD"/>
     <w:rsid w:val="6D824B3E"/>
     <w:rsid w:val="6FDE2403"/>
     <w:rsid w:val="6FDE9E4C"/>
     <w:rsid w:val="76B8ABCA"/>
     <w:rsid w:val="7E84E27A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D007471"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8A816BB2-F16F-4FB3-96D1-63BFD44A8061}"/>
+  <w15:docId w15:val="{1F97540D-511E-4B4A-A54B-010FFA52F679}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -28408,202 +28060,261 @@
     <w:name w:val="Normal"/>
     <w:aliases w:val="Normal do not use,Normal for sensitivity label only do not use"/>
     <w:next w:val="BodyText"/>
     <w:rsid w:val="00744FE5"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading1 Numbered"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00604F1E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="8" w:color="002664" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="002664" w:themeColor="accent1"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Heading2 Numbered"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B83D81"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="002664" w:themeColor="accent1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Heading3 Numbered"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B83D81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="8"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3148"/>
+        <w:tab w:val="num" w:pos="1021"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1021"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="002664" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading4 Numbered"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B83D81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="8"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3237" w:hanging="360"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="002664" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="Heading5 Numbered"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B83D81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="8"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1247"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3957" w:hanging="360"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="002664" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A91604"/>
     <w:pPr>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
       <w:ind w:right="1588"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A91604"/>
     <w:pPr>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
       <w:ind w:right="1588"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="3F484F" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3F484F" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -29025,51 +28736,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="004F36F7"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00BC3690"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00344B84"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -29195,116 +28906,116 @@
     <w:rsid w:val="00A91604"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A91604"/>
     <w:rPr>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A91604"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="ArialMT"/>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A91604"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A91604"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="004F36F7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1071" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A91604"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
       <w:color w:val="22272B" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A91604"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
@@ -30843,101 +30554,980 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A54D7E"/>
     <w:rPr>
       <w:color w:val="22272B" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Appendix">
     <w:name w:val="Heading1 Appendix"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00E3754C"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="8" w:color="002664" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="002664" w:themeColor="accent1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading50">
     <w:name w:val="Heading5"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006324AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="002664" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextCentred">
     <w:name w:val="Body Text Centred"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00CA278D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2552"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00035777"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliography">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="002664" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="002664" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="002664" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="002664" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="002664" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="357"/>
+        <w:tab w:val="clear" w:pos="714"/>
+        <w:tab w:val="clear" w:pos="2552"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+    <w:name w:val="Body Text First Indent Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="BodyTextFirstIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="360" w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Closing">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ClosingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="4252"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+    <w:name w:val="Closing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Closing"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="E-mailSignatureChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
+    <w:name w:val="E-mail Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="E-mailSignature"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="3F484F" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3F484F" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLAddressChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+    <w:name w:val="HTML Address Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLAddress"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="002664" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="002664" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="002664" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="002664" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="283" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="849" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="1132" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="1415" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="53"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="54"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="566"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1132"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1415"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="55"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="56"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MessageHeader">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="MessageHeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+    <w:name w:val="Message Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MessageHeader"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoteHeading">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="NoteHeadingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+    <w:name w:val="Note Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoteHeading"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Salutation">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SalutationChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+    <w:name w:val="Salutation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Salutation"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SignatureChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="4252"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+    <w:name w:val="Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Signature"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:ind w:left="200" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D693F"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="9913646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="563879480">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -36048,51 +36638,51 @@
             </w:div>
             <w:div w:id="1962152212">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WNSWGrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acnc.gov.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@smartygrants.com.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnswgrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/grants-and-funding/grants-administration-guide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/toolkits-and-resources/nsw-gender-equality-dashboard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairtrading.nsw.gov.au/help-centre/online-tools/nsw-incorporated-associations-register" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026/pillar-2-health-and-wellbeing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arp.nsw.gov.au/c2021-13-nsw-government-redress-scheme-sanctions-policy/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnswgrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/departments-and-agencies/cabinet-office/contact-us" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aifs.gov.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oric.gov.au/about-us/about-registrar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abs.gov.au/ausstats/abs@.nsf/mf/4125.0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abr.business.gov.au/Tools/DgrListing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alc.org.au/our-organisation/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartyfile.com.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women-nsw.smartygrants.com.au/d/files/dlm/4711861f2b6dea85ffba3b39d5c570c4d6846c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/departments-and-agencies/premiers-department/evaluation-toolkit/evaluation-toolkit-guide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/nsw-government/copyright%22%20/t%20%22_blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026/pillar-3-participation-and-empowerment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women-nsw.smartygrants.com.au/d/files/dlm/787e8dc4cd40c1db74642fda5b708edfbadfb0bd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnswgrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/working-and-business/gender-equality-statement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/grants-and-funding/investing-women-funding-program" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/sites/default/files/noindex/2023-12/External-Complaints-Handling-Policy-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acnc.gov.au/tools/factsheets/public-benevolent-institutions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicanthelp.smartygrants.com.au/smartyfile/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women-nsw.smartygrants.com.au/d/files/dlm/787e8dc4cd40c1db74642fda5b708edfbadfb0bd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WNSWGrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acnc.gov.au/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:service@smartygrants.com.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnswgrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/grants-and-funding/grants-administration-guide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/toolkits-and-resources/nsw-gender-equality-dashboard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairtrading.nsw.gov.au/help-centre/online-tools/nsw-incorporated-associations-register" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026/pillar-2-health-and-wellbeing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arp.nsw.gov.au/c2021-13-nsw-government-redress-scheme-sanctions-policy/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnswgrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/departments-and-agencies/cabinet-office/contact-us" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aifs.gov.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oric.gov.au/about-us/about-registrar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abs.gov.au/ausstats/abs@.nsf/mf/4125.0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abr.business.gov.au/Tools/DgrListing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alc.org.au/our-organisation/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smartyfile.com.au/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women-nsw.smartygrants.com.au/d/files/dlm/4711861f2b6dea85ffba3b39d5c570c4d6846c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/departments-and-agencies/premiers-department/evaluation-toolkit/evaluation-toolkit-guide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/nsw-government/copyright%22%20/t%20%22_blank" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026/pillar-3-participation-and-empowerment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://women-nsw.smartygrants.com.au/d/files/dlm/787e8dc4cd40c1db74642fda5b708edfbadfb0bd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wnswgrants@tco.nsw.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/working-and-business/gender-equality-statement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/grants-and-funding/investing-women-funding-program" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/sites/default/files/noindex/2023-12/External-Complaints-Handling-Policy-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsw.gov.au/women-nsw/nsw-womens-strategy-2023-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acnc.gov.au/tools/factsheets/public-benevolent-institutions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicanthelp.smartygrants.com.au/smartyfile/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manage.smartygrants.com.au/d/files/dlm/655a91eaa1c517e8418b0c6bdc17a4bb5e12c93" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ABEYKOOA\Downloads\TCO-Booklet-Simplified%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0AED94AE99F741AE90B786513E5AA8E2"/>
         <w:category>
@@ -36330,277 +36920,292 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Public Sans SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PMincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C6188C"/>
     <w:rsid w:val="00004493"/>
     <w:rsid w:val="00006043"/>
     <w:rsid w:val="00006533"/>
     <w:rsid w:val="00072161"/>
     <w:rsid w:val="000A78EB"/>
     <w:rsid w:val="000B1D4A"/>
     <w:rsid w:val="000D21D5"/>
     <w:rsid w:val="000D7D83"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00104580"/>
     <w:rsid w:val="001143CE"/>
     <w:rsid w:val="001273D8"/>
     <w:rsid w:val="0012744F"/>
     <w:rsid w:val="00134E61"/>
     <w:rsid w:val="00156E3C"/>
     <w:rsid w:val="00166C00"/>
     <w:rsid w:val="00167AAA"/>
+    <w:rsid w:val="00184507"/>
     <w:rsid w:val="00194423"/>
     <w:rsid w:val="001B1DAF"/>
     <w:rsid w:val="001E7A32"/>
     <w:rsid w:val="001F1F29"/>
+    <w:rsid w:val="002172D2"/>
     <w:rsid w:val="00237801"/>
     <w:rsid w:val="00257378"/>
     <w:rsid w:val="00260B97"/>
     <w:rsid w:val="00270335"/>
     <w:rsid w:val="00276824"/>
     <w:rsid w:val="002D5BB0"/>
     <w:rsid w:val="002E56B7"/>
     <w:rsid w:val="002F76C7"/>
     <w:rsid w:val="00320A0B"/>
     <w:rsid w:val="00324C0C"/>
     <w:rsid w:val="00350325"/>
     <w:rsid w:val="00365DCE"/>
     <w:rsid w:val="003662BB"/>
+    <w:rsid w:val="0038078C"/>
     <w:rsid w:val="003834C4"/>
     <w:rsid w:val="00385F93"/>
     <w:rsid w:val="00395EDA"/>
     <w:rsid w:val="003A52CE"/>
     <w:rsid w:val="003E6F6A"/>
     <w:rsid w:val="003F53EC"/>
     <w:rsid w:val="00407776"/>
     <w:rsid w:val="004213DF"/>
+    <w:rsid w:val="00421B31"/>
     <w:rsid w:val="004233D9"/>
     <w:rsid w:val="00447F08"/>
     <w:rsid w:val="004746E5"/>
     <w:rsid w:val="004D3F8E"/>
     <w:rsid w:val="004D4720"/>
     <w:rsid w:val="004D5783"/>
     <w:rsid w:val="004D5FF5"/>
     <w:rsid w:val="004E2102"/>
     <w:rsid w:val="004F0C6E"/>
     <w:rsid w:val="005043A8"/>
     <w:rsid w:val="00526AE3"/>
     <w:rsid w:val="00534D68"/>
     <w:rsid w:val="00554373"/>
     <w:rsid w:val="00575F46"/>
     <w:rsid w:val="005E4F46"/>
     <w:rsid w:val="00616354"/>
     <w:rsid w:val="00620942"/>
     <w:rsid w:val="00625F8B"/>
+    <w:rsid w:val="00652B87"/>
     <w:rsid w:val="00696692"/>
     <w:rsid w:val="006B1EF0"/>
     <w:rsid w:val="006C1424"/>
     <w:rsid w:val="006C3225"/>
     <w:rsid w:val="006D7190"/>
     <w:rsid w:val="00730440"/>
     <w:rsid w:val="0073552A"/>
     <w:rsid w:val="00751A8F"/>
     <w:rsid w:val="00752647"/>
     <w:rsid w:val="00756959"/>
     <w:rsid w:val="00762532"/>
     <w:rsid w:val="00791D26"/>
     <w:rsid w:val="007A4337"/>
     <w:rsid w:val="007C246B"/>
     <w:rsid w:val="007C4448"/>
     <w:rsid w:val="007E2CA4"/>
     <w:rsid w:val="007F17EA"/>
     <w:rsid w:val="007F2337"/>
     <w:rsid w:val="007F6572"/>
     <w:rsid w:val="007F6906"/>
     <w:rsid w:val="0080465F"/>
     <w:rsid w:val="00812246"/>
     <w:rsid w:val="00820097"/>
     <w:rsid w:val="00824717"/>
     <w:rsid w:val="008302EE"/>
     <w:rsid w:val="00835CB1"/>
     <w:rsid w:val="00842DC7"/>
     <w:rsid w:val="0084790F"/>
     <w:rsid w:val="00853799"/>
     <w:rsid w:val="00867D8C"/>
     <w:rsid w:val="008912F8"/>
     <w:rsid w:val="008A2EAA"/>
     <w:rsid w:val="00913761"/>
     <w:rsid w:val="00916511"/>
     <w:rsid w:val="00921971"/>
     <w:rsid w:val="009321C9"/>
     <w:rsid w:val="00946B76"/>
     <w:rsid w:val="00961B49"/>
     <w:rsid w:val="009809BA"/>
+    <w:rsid w:val="009965FC"/>
     <w:rsid w:val="009B2D8A"/>
     <w:rsid w:val="009E3A54"/>
     <w:rsid w:val="009F1561"/>
     <w:rsid w:val="009F6405"/>
     <w:rsid w:val="00A0068D"/>
     <w:rsid w:val="00A02698"/>
     <w:rsid w:val="00A334BD"/>
     <w:rsid w:val="00A3364C"/>
+    <w:rsid w:val="00A42574"/>
+    <w:rsid w:val="00A42CF7"/>
     <w:rsid w:val="00A6456C"/>
+    <w:rsid w:val="00A74AD4"/>
     <w:rsid w:val="00A92EF6"/>
     <w:rsid w:val="00A952B9"/>
     <w:rsid w:val="00B00221"/>
     <w:rsid w:val="00B21273"/>
     <w:rsid w:val="00B27375"/>
     <w:rsid w:val="00B71375"/>
+    <w:rsid w:val="00BB1AA2"/>
     <w:rsid w:val="00BB1D6E"/>
     <w:rsid w:val="00BC327D"/>
     <w:rsid w:val="00BC34E9"/>
     <w:rsid w:val="00BE20F5"/>
     <w:rsid w:val="00BE3CC5"/>
     <w:rsid w:val="00BF0347"/>
     <w:rsid w:val="00BF1E8F"/>
     <w:rsid w:val="00BF6023"/>
     <w:rsid w:val="00C011AF"/>
     <w:rsid w:val="00C01C68"/>
     <w:rsid w:val="00C024F1"/>
     <w:rsid w:val="00C26878"/>
     <w:rsid w:val="00C610CA"/>
     <w:rsid w:val="00C6188C"/>
     <w:rsid w:val="00C707B5"/>
     <w:rsid w:val="00C736D8"/>
     <w:rsid w:val="00C85E9B"/>
     <w:rsid w:val="00C90C84"/>
     <w:rsid w:val="00CA655F"/>
     <w:rsid w:val="00CA7C1A"/>
     <w:rsid w:val="00CB3D9C"/>
     <w:rsid w:val="00CB6628"/>
     <w:rsid w:val="00CC273C"/>
     <w:rsid w:val="00CE0249"/>
     <w:rsid w:val="00CF07AE"/>
     <w:rsid w:val="00CF2577"/>
     <w:rsid w:val="00CF342B"/>
+    <w:rsid w:val="00CF6133"/>
     <w:rsid w:val="00D00A62"/>
     <w:rsid w:val="00D85EA6"/>
     <w:rsid w:val="00D86864"/>
     <w:rsid w:val="00DF5705"/>
     <w:rsid w:val="00DF5C36"/>
     <w:rsid w:val="00E0771C"/>
     <w:rsid w:val="00E1023B"/>
     <w:rsid w:val="00E40292"/>
     <w:rsid w:val="00E43D1F"/>
     <w:rsid w:val="00E849B3"/>
     <w:rsid w:val="00EA5CDC"/>
     <w:rsid w:val="00EC788A"/>
     <w:rsid w:val="00ED7F77"/>
+    <w:rsid w:val="00EF1A16"/>
+    <w:rsid w:val="00F12330"/>
     <w:rsid w:val="00F13D84"/>
     <w:rsid w:val="00F32D73"/>
     <w:rsid w:val="00F51FBE"/>
     <w:rsid w:val="00F66805"/>
     <w:rsid w:val="00F767E2"/>
     <w:rsid w:val="00F869DE"/>
     <w:rsid w:val="00FB13C6"/>
     <w:rsid w:val="00FB187A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -37783,63 +38388,63 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{684008C9-5796-42AB-B99B-0AB29BEBF63D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB966EDE-1332-430B-A01F-B7ABBD0B085D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="80d80cec-7c82-4857-a232-070a7646681b"/>
     <ds:schemaRef ds:uri="3ffbbbc7-8a3c-41e5-835f-1eb1c985c295"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>TCO-Booklet-Simplified (2)</Template>
+  <Template>TCO-Booklet-Simplified%20(2)</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>48010</Characters>
+  <Pages>30</Pages>
+  <Words>7448</Words>
+  <Characters>42605</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>722</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>903</Lines>
+  <Paragraphs>549</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55666</CharactersWithSpaces>
+  <CharactersWithSpaces>49811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Investing in Women Grants</dc:title>
   <dc:subject/>
   <dc:creator>Amali Abeykoon Mudiyanselage</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:version>1</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">